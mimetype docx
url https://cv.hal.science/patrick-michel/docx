--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Patrick Michel est un expert international des astéroïdes né à Saint-Tropez en France. Il est ingénieur en aéronautique et techniques spatiales, titulaire d’un diplôme d’étude approfondie en imagerie, astronomie et haute résolution angulaire, et Docteur en Astrophysique. Il est Directeur de Recherche au CNRS et responsable de l’équipe TOP (Théories et Observations en Planétologie) du laboratoire Lagrange de l’Observatoire de la Côte d’Azur à Nice. Avec plus de 160 publications dans des revues internationales à comité de lecture, dont certaines ont fait les couvertures des journaux Science et Nature, il développe des simulations numériques du processus d’impact entre astéroïdes et du comportement de leur surface dans des conditions bien différentes de celles de la Terre. Il est l’Investigateur Principal (PI en anglais, ou responsable scientifique) de la mission Hera, en développement à l’Agence Spatiale Européenne (ESA) pour lancement en 2024, qui contribuera au premier test de déviation d’un astéroïde avec la mission DART de la NASA, en mesurant les propriétés de l’astéroïde binaire, cible de ces missions, et le résultat de l’impact effectué par DART dans tous ses détails. Il est membre des équipes scientifiques (co-Investigator ou co-I en anglais) des deux missions de retour d’échantillon d’astéroïde Hayabusa2 (JAXA) et OSIRIS-REx (NASA). Il est co-PI (co-responsable scientifique) du rover développé par le CNES et le DLR sur la mission Japonaise MMX (JAXA) de retour d’échantillon de Phobos qui sera lancée en 2024. Dans cette même mission, il codirige aussi le groupe de travail consacré à la science de surface des lunes de Mars. Il est aussi le coordinateur du consortium NEO-MAPP sélectionné et financé par le programme de la Commission Européenne pour trois ans (2020-2023) comprenant 15 laboratoires et industries pour développer des activités dédiées aux missions de déviations d’astéroïdes (modélisation, instrumentation, analyse des données, opérations). Il a été le Rédacteur en Chef du livre Asteroids IV (University of Arizona Press, 2015, 150 auteurs) qui offre la revue la plus complète de nos connaissances sur ces petits corps jusqu’en 2015. Il est Président du Groupe de Travail sur les géocroiseurs à l’Union Astronomique Internationale et membre du comité de pilotage du réseau international d’alerte des astéroïdes (International Asteroid Warning Network ou IAWN), mandaté par l’ONU. Il a obtenu la Médaille d’Argent de la NASA, la médaille Carl Sagan de la Division des Sciences Planétaires de l’Association Astronomique Internationale pour son excellence en communication avec le public, le Prix Paolo Farinella 2013 pour sa contribution à la compréhension du processus de collision, le Prix Jeune Chercheur 2006 de la Société Française en Astronomie et Astrophysique (SF2A) et l’astéroïde (7561) Patrickmichel est nommé en son honneur (appellation officielle de l’Union Astronomique Internationale).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (209)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined tumbling state as the origin of the excess of slowly rotating asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenchao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonny Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.493-500. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02489-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse evolutionary pathways of spheroidal asteroids driven by rotation rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-94574-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WheelCams on the IDEFIX rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Lalucaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40645-025-00725-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Formation around the Largest Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanus̆</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 986, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adc562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple moonlet mergers as the origin of the Dinkinesh-Selam system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C C Merrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Marschall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66484-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface science on Phobos with the navigation cameras of the MMX IDEFIX rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40645-025-00708-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera space mission in the context of small near-Earth asteroid missions in the past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Lazzarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 221 (5), pp.70. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-025-01195-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Central Body Tides on Catastrophic Disruptions of Close-in Planetary Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 992, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ae04e4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science operations of IDEFIX, the MMX Phobos rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40645-025-00771-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamical State of the Didymos System before and after the DART Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F. Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Barbee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad62f5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04753223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations suggest asteroids (101955) Bennu and (162173) Ryugu are likely second or later generation rubble piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W F Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysa Avdellidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H C Connolly Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.5653. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49310-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of asteroid Dimorphos as derived from the DART impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A F Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.445 - 455. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02200-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated DEM code for tracing the entire regolith mass movement on asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Soldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 532 (2), pp.1307-1329. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae1537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from NASA’s DART Impact about Disrupting Rubble-pile Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C C Merrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (3), pp.79. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ad29f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of rubble pile asteroids (Dimorphos, Itokawa, Ryugu, and Bennu) through surface boulder morphological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Q Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6203. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50147-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct N-body Simulations of Satellite Formation around Small Asteroids: Insights from DART’s Encounter with the Didymos System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Ćuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.54. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ad206b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geology and evolution of the Near-Earth binary asteroid system (65803) Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6202. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50146-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievement of the Planetary Defense Investigations of the Double Asteroid Redirection Test (DART) Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S Rivkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew F Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene G Fahnestock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.49. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ad16e6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for multi-fragmentation and mass shedding of boulders on rubble-pile binary asteroid system (65803) Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pajola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tusberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cambioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6205. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent collisional history of (65803) Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Campo Bagatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Dell’oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M Parro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula G Benavidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.3714. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-48094-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bearing capacity of asteroid (65803) Didymos estimated from boulder tracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D J Scheeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6204. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50149-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast boulder fracturing by thermal fatigue detected on stony asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cambioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pajola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6206. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50145-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaking and Tumbling: Short- and Long-timescale Mechanisms for Resurfacing of Near-Earth Asteroid Surfaces from Planetary Tides and Predictions for the 2029 Earth Encounter by (99942) Apophis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (11), pp.251. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad84f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yarkovsky Effect on the Long-term Evolution of Binary Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Han 文翰 Zhou 周</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vokrouhlický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Kanamaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 968 (1), pp.L3. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad4f7f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscale Roughness Reveals the Complex History of Asteroids Didymos and Dimorphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Asphaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Beccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula G Benavidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ad7a01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroid Kamo'oalewa's Journey from the Lunar Giordano Bruno Crater to Earth 1:1 Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Asphaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.819-826. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02258-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Radio Science Experiment at Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Gramigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Lasagni Manghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tortora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan S Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 246, pp.105906. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2024.105906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejecta Evolution Following a Planned Impact into an Asteroid: The First Five Weeks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Kareta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Moskovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 959 (1), pp.L12. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad0fdd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science objectives of the MMX rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Böttger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.95-101. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2023.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical thermal model for craters with application to the crater-induced YORP effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 682, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful kinetic impact into an asteroid for planetary defence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Terik Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn M Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S Rivkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.443 - 447. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05810-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momentum transfer from the DART mission kinetic impact on asteroid Dimorphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew F Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent W Barbee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony L Farnham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.457 - 460. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05878-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejecta from the DART-produced active asteroid Dimorphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony L Farnham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica M Sunshine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.452 - 456. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05811-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Recycling Model of Phobos Formation: Rubble-pile Satellites*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charnoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuki Hyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165 (4), pp.161. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/acbf53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perturbed Full Two-body Problem: Application to Post-DART Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Terik Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Fuentes-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/acebc7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-type Asteroids as the Origin of Mesosiderites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko M Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (7), pp.123. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ace114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadboard of Microchip Laser and Avalanche Photodiode in Geiger and Linear Mode for LiDAR Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beltran Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Onderwater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13095631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the search for signs of space weathering on the low-albedo asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B E Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-D Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D N Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 400, pp.115563. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Asteroid Redirection Test (DART): Structural and Dynamic Interactions between Asteroidal Elements of Binary Asteroid (65803) Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac6eff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions for the Dynamical States of the Didymos System before and after the Planned DART Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Barbee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew F Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (7), pp.157. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac76c9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping and ejection processes on rubble-pile asteroids from impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ormö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, pp.L10. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian moons exploration MMX: sample return mission to Phobos elucidating formation processes of habitable planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kuramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akito Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-021-01545-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipated Geological Assessment of the (65803) Didymos–Dimorphos System, Target of the DART–LICIACube Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pajola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-L Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac880d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Evolution of the Didymos−Dimorphos Binary Asteroid as Rubble Piles following the DART Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (7), pp.158. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac76c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-type (22) Kalliope: A tiny Mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Broz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 662, pp.A71. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693926v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crater-induced YORP effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoran Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 668, pp.A70. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurfacing processes constrained by crater distribution on Ryugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Takaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichiro Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomokatsu Morota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rie Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 377, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2022.114911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESA Hera Mission: Detailed Characterization of the DART Impact Outcome and of the Binary Asteroid (65803) Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Campo Bagatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charnoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (7), pp.160. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac6f52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-encounter Predictions of DART Impact Ejecta Behavior and Observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene G Fahnestock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew F Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavro Ivanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (9), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac7fa1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation-induced granular motion on the secondary component of binary asteroids: Application to the DART impact on Dimorphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Noiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MMX rover: performing in situ surface investigations on Phobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Böttger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (1), </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-021-01464-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Modeling of Dimorphos for the Double Asteroid Redirection Test (DART)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Terik Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn M Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac7523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring interiors and structural history of top-shaped asteroids from external properties of asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.4589. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32288-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebbles and sand on asteroid (162173) Ryugu: In situ observation and particles returned to Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tachibana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Okazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 375 (6584), pp.1011-1016. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abj8624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04470962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geologic Context of the OSIRIS-REx Sample Site from High-resolution Topography and Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. S. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Jawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. T. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. -L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac5597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of gravity on granular impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A118. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-zero cohesion and loose packing of Bennu's near subsurface revealed by spacecraft contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica R Jawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysa Avdellidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abm6229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After DART: Using the First Full-scale Test of a Kinetic Impactor to Inform a Future Planetary Defense Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas S Statler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallory E Decoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven R Chesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac94c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momentum Enhancement during Kinetic Impacts in the Low-intermediate-strength Regime: Benchmarking and Validation of Impact Shock Physics Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Luther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Wünnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac8b89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NASA’s Double Asteroid Redirection Test (DART): Mutual Orbital Period Change Due to Reshaping in the Near-Earth Binary Asteroid System (65803) Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (7), pp.148. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac7566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Formation of Terraces on Asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. S. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Seabrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE006927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining surface properties of asteroid (162173) Ryugu from numerical simulations of Hayabusa2 mission impact experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Arakawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.7134. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-34540-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of gravity on granular impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A97. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep stability of the DART/Hera mission target 65803 Didymos: II. The role of cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 362, pp.114433. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03381684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Asteroid Redirection Test (DART): Planetary Defense Investigations and Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S Rivkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela M Stickle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina A Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (5), pp.173. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac063e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Earth Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Abell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Asphaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Drouet d'Aubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.babe6f0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03413451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for differentiation of the most primitive small bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, A129 (15pp.). </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03184663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution observations of bright boulders on asteroid Ryugu: 2. Spectral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiho Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichiro Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomokatsu Morota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rie Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 369, pp.114591. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of lander interaction with a low-gravity asteroid regolith surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Kameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 648, pp.A56. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/SPHERE imaging survey of the largest main-belt asteroids: Final results and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A56. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(216) Kleopatra, a low density critically rotating M-type asteroid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, A57 (25 p.). </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03342489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDAR altimeter conception for HERA spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gomes Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beltran Nadal Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aircraft Engineering and Aerospace Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (6), pp.1018-1028. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AEAT-12-2020-0300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03381691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution observations of bright boulders on asteroid Ryugu: 1. Size frequency distribution and morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiho Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichiro Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomokatsu Morota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rie Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 369, pp.114529. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03381694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libration-induced Orbit Period Variations Following the DART Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Gkolias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Gaitanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F. Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Scheeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac3bd1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apophis 2029: Decadal Opportunity for the Science of Planetary Defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Barbee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirel Birlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.f87e0599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Size-Frequency Distributions of the OSIRIS-REx Candidate Sample Sites on Asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keara N Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella N Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina A Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pajola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.1315. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13071315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03381690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network of thermal cracks in meteorites due to temperature variations: new experimental evidence and implications for asteroid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Niezgoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500 (2), pp.1905 - 1920. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science operation plan of Phobos and Deimos from the MMX spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Kouyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiromu Nakagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Kusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-021-01546-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03600677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface environment of Phobos and Phobos simulant UTPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takafumi Niihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunori Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Senshu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-021-01406-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03600678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified granular impact force laws for the OSIRIS-REx touchdown on the surface of asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-L Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Holsapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (4), pp.5087-5105. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced multipole model for (216) Kleopatra triple system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A56. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03372817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of Planetary Defense in the Era of Advanced Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Mainzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bannister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.ba7af878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03413444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th workshop on Catastrophic Disruption in the Solar System (CD9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko M Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.105234. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03414164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of image texture analysis technique for boulder distribution measurements: Applications to asteroids Ryugu and Itokawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoya Tanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichiro Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuki Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Yumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.105249. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03381697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational states and shapes of Ryugu and Bennu: Implications for interior structure and strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.105268. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional formation of top-shaped asteroids and implications for the origins of Ryugu and Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-16433-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIRIS-REx spectral analysis of (101955) Bennu by multivariate statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Hasselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Praet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fulchignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deshapriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.L4. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal distortion and disruption of rubble-pile bodies revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 640, pp.A102. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.764-764. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-driven evolution of asteroids' top-shapes at fast and slow spins seen from (101955) Bennu and (162173) Ryugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 352, pp.113946. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the formation history of top-shaped asteroids from the surface boulder distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Asphaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-020-01226-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(704) Interamnia: a transitional object between a dwarf planet and a typical irregular-shaped minor body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, A65 (17 p.). </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02441792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroid (16) Psyche’s primordial shape: A possible Jacobi ellipsoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.L15. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.764-764. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/S41561-020-0643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating N-body code CHRONO for granular DEM simulations in reduced-gravity environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498 (1), pp.1062-1079. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The violent collisional history of aqueously evolved (2) Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Castillo-Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (6), pp.569-576. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-1007-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial impact on the asteroid (162173) Ryugu formed a crater in the gravity-dominated regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kadono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 368 (6486), pp.67-71. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaz1701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the Cratering Histories of Bennu, Ryugu, and Other Spacecraft-explored Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vokrouhlický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ab88d3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional heating and compaction of small bodies: Constraints for their origin and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 350, pp.113867. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous mass distribution of the rubble-pile asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scheeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (41), pp.eabc3350. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abc3350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of medium-speed impacts on a granular surface in a low-gravity environment application to Hayabusa2 sampling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tachibana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-L Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 491 (1), pp.153-177. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional history of Ryugu’s parent body from bright surface boulders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-020-1179-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroporosity and Grain Density of Rubble Pile Asteroid (162173) Ryugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (12), </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume uncertainty of (7) Iris shape models from disc-resolved images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dudziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Podlewska-Gaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bartczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benseguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.4545-4560. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary asteroid (31) Euphrosyne: ice-rich and nearly spherical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, A80 (9p.). </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02941038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample collection from asteroid (162173) Ryugu by Hayabusa2: Implications for surface evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Kanamaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 368 (6491), pp.654-659. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaz6306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteoroid Impacts as a Source of Bennu's Particle Ejection Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moorhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hergenrother</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispherical differences in the shape and topography of asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seabrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (41), pp.eabd3649. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abd3649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking impact hydrocodes in the strength regime: Implications for modeling deflection by a kinetic impactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Stickle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bruck Syal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth S. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Davison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 338, pp.113446. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking and sensitivity study of the full two-body gravitational dynamics of the DART mission target, binary asteroid 65803 Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Fahnestock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 349, pp.113849. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in color and reflectance on the surface of asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. N Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. N Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R Golish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.eabc3660. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abc3660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morphometry of Impact Craters on Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bierhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seabrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (24), </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL089672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of high-velocity impacts on metal in preparation for the Psyche mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruck Syal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 338, pp.113505. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debiased albedo distribution for Near Earth Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morbidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Granvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jedicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 340, pp.113631. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennu's near-Earth lifetime of 1.75 million years inferred from craters on its boulders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D N Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Al Asad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 587, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2846-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0330-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of particles from the surface of asteroid 25143 Itokawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safoura Tanbakouei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Trigo-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Sort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 629, pp.A119. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basin-free spherical shape as an outcome of a giant impact on asteroid Hygiea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ševeček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.136-141. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0915-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing possible mutual orbit period change by shape deformation of Didymos after a kinetic impact in the NASA-led Double Asteroid Redirection Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Fahnestock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (8), pp.2515-2534. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2018.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic geophysical environment of (101955) Bennu based on OSIRIS-REx measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scheeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0721-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervelocity impacts as a source of deceiving surface signatures on iron-rich asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (8), pp.eaav3971. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aav3971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low thermal conductivity boulder with high porosity identified on C-type asteroid (162173) Ryugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knollenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (11), pp.971-976. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0832-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment properties from large-scale asteroid collisions: I: Results from SPH/N-body simulations using porous parent bodies and improved material models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 317, pp.215-228. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Western Bulge of 162173 Ryugu Formed as a Result of a Rotationally Driven Deformation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goro Komatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 874 (1), pp.L10. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab0e8b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images from the surface of asteroid Ryugu show rocks similar to carbonaceous chondrite meteorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-M. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 365 (6455), pp.817-820. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaw8627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a geometrical algorithm to provide N -body initial conditions for the gravitational phase of asteroid family formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (1), pp.697-707. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craters, boulders and regolith of (101955) Bennu indicative of an old and dynamic surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bierhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0326-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geomorphology, color, and thermal properties of Ryugu: Implications for parent-body processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.eaaw0422. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaw0422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expansion of debris flow shed from the primary of 65803 Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (1), pp.1057-1071. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of rubble-pile asteroid (101955) Bennu from OSIRIS-REx imaging and thermal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Golish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.341-351. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0731-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episodes of particle ejection from the surface of the active asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lauretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hergenrother</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelgrift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6470), pp.eaay3544. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay3544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation and Evolution of a Network of Deformation Bands in a Rock Analogue Material at Brittle-Ductile Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Huyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chemenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.737-752. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-018-1641-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03664097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element method for computational full two-body problem: I. The mutual potential and derivatives over bilinear tetrahedron elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hayabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexi Baoyin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (11), pp.51. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10569-019-9930-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayabusa2 arrives at the carbonaceous asteroid 162173 Ryugu—A spinning top–shaped rubble pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Noguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shimaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.eaav8032. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aav8032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are hypervelocity impacts able to produce chondrule-like ejecta?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.104684. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous internal structure of CM-like asteroid (41) Daphne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A132. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the gap between Earth-based and interplanetary mission observations: Vesta seen by VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jl. Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A6. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of (7) Iris as evidence of an ancient large impact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.A121. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational Failure of Rubble-pile Bodies: Influences of Shear and Cohesive Strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 857 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aab5b2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European component of the AIDA mission to a binary asteroid: Characterization and interpretation of the impact of the DART mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kueppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Sierks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Carnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (8), pp.2261-2272. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2017.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01667223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervelocity impact experiments on metallic body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDA DART asteroid deflection test: Planetary defense and science objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rivkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Atchison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.104-115. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of lander interaction with a low-gravity asteroid regolith surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A41. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejecta cloud from the AIDA space project kinetic impact on the secondary of a binary asteroid: II. Fates and evolutionary dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 312, pp.128-144. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact crater at the origin of the Julia family detected with VLT/SPHERE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A154. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-induced chemical fractionation as inferred from hypervelocity impact experiments with silicate projectiles and metallic targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (11), pp.2306-2326. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroid Ryugu before the Hayabusa2 encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40645-018-0237-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(16) Psyche: A mesosiderite-like asteroid?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tazhenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.L3. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observations of Asteroid Interior and Regolith Structure: Science Measurement Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik I. Asphaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (8), pp.2141-2162. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01624991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of the contact between the lander MASCOT and a regolith-covered surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (8), pp.2099-2124. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2017.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debiased orbit and absolute-magnitude distributions for near-Earth objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Granvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Morbidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jedicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryce Bolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 312, pp.181-207. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamical Complexity of Surface Mass Shedding from a Top-shaped Asteroid Near the Critical Spin Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (2), pp.59. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aaccf7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic disruptions as the origin of bilobate comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0395-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejecta cloud from the AIDA space project kinetic impact on the secondary of a binary asteroid: I. mechanical environment and dynamical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Naidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance A.M. Benner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 282, pp.313-325. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindenting the Chelyabinsk Meteorite to Learn about Impact Deflection Effects in asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Moyano-Cambero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pellicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Trigo-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 835 (2), pp.157. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/835/2/157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep stability of the proposed AIDA mission target 65803 Didymos: I. Discrete cohesionless granular physics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 294, pp.98-123. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Objectives of Small Carry-on Impactor (SCI) and Deployable Camera 3 Digital (DCAM3-D): Observation of an Ejecta Curtain and a Crater Formed on the Surface of Ryugu by an Artificial High-Velocity Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kadono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (1-4), pp.187-212. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0290-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the perturbed mutual motion in Didymos due to impact-induced deformation of its primary after the DART impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Chesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472 (2), pp.1641-1648. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of rubble-pile asteroids applied to collisional evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.57-69. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42064-017-0005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of oscillation-driven regolith motion: Brazil nut effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464, pp.2866-2881. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NEOTωIST mission (Near-Earth Object Transfer of angular momentum spin test)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Drube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Johann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2016.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geophysical environment of Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Scheeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Hesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farnocchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 276, pp.116-140. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science case for the Asteroid Impact Mission (AIM): A component of the Asteroid Impact & Deflection Assessment (AIDA) Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (12), pp.2529-2547. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2016.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01295249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroid Impact & Deflection Assessment mission: Kinetic impactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Rivkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stickle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-catastrophic disruption of asteroids at small perihelion distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Granvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Morbidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jedicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryce Bolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 530 (7590), pp.303-306. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature16934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-body deflection techniques using spacecraft: Techniques in simulating the fate of ejecta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (8), pp.1832-1846. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2015.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for primitive matter in the Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recio-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 282, pp.375 - 379. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OSIRIS-REx target asteroid (101955) Bennu: Constraints on its physical, geological, and dynamical nature from astronomical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lauretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bierhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. P Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.834-849. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.12353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the interior of asteroid Apophis: a unique opportunity in 2029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.481-482. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921314011867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03856459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarcoPolo-R: Near-Earth Asteroid sample return mission selected for the assessment study phase of the ESA program cosmic vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Böhnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93, pp.530 - 538. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2012.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal fatigue as the origin of regolith on small asteroids,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 508, pp.233-236. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of a lander on the binary asteroid (175706) 1996 FG3, potential target of the european MarcoPolo-R sample return mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Scheeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04004083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union funded NEOShield project: A global approach to near-Earth object impact threat mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fulchignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (1), pp.80-84. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2012.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightcurve, Color and Phase Function Photometry of the OSIRIS-REx Target Asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Hergenrother</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Cloutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 226 (1), pp.663-670. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2013.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NEO (175706) 1996 FG3 in the 2–4μm spectral region: Evidence for an aqueously altered surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rivkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Vervack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (1), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular shear flow in varying gravitational environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. F. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -L. de Lophem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 15 (n° 2), pp. 129-137. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-013-0395-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of granular dynamics II: Particle dynamics in a shaken granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nordstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Berardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 219, pp.321-335. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-up of rubble-pile asteroids: Disruption, satellite formation, and equilibrium shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 220 (2), pp.514-529. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARIM PLUS--sample return of comet 67P/CG and of interstellar matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Burchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.723-751. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10686-011-9285-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00673501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Polo - A Mission to Return a Sample from a Near-Earth Object - Science Requirements and Operational Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Koschny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Böhnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Japanese Society for Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of granular dynamics: I. Hard-sphere discrete element method and tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212, Issue 1, pp.427-437. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature History and Dynamical Evolution of (101955) 1999 RQ 36: A Potential Target for Sample Return from a Primitive Asteroid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delbò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 728, Issue 2, pp.id. L42. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/728/2/L42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional and Rotational Disruption of Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.2. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/asl.2011.1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Asteroid Veritas: An intruder in a family named after it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211, Issue 1, pp.535-545. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Spatial Decision Support System architecture to estimate the consequences and costs of small meteorites impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (11), pp.3013-3021. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-3013-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarcoPolo-R near earth asteroid sample return mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.M. Benner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.96. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9231-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and thermal evolutions of four potential targets for a sample return space mission to a primitive near-Earth asteroid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delbò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 209, pp.520-534. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment properties at the catastrophic disruption threshold: The effect of the parent body's internal structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 207, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ICARUS.2009.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and thermal evolutions of four potential targets for a sample return space missionto a primitive Near-Earth Asteroid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 209 (2), pp.520. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large crater as a probe of the internal structure of the E-type asteroid Steins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 509, pp.L2. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low-velocity impact experiments on porous sintered glass bead targets of different compressive strengths: outcome sensitivity and scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hiraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yamashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 205, pp.702-711. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARCO POLO: near earth object sample return mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kawagushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.785-808. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9087-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of the Baptistina family by catastrophic disruption: Porous versus non-porous parent body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.1877-1887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of impacts involving porous bodies II. Confrontation with laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hiraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 201, pp.802-813. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Polo: A Sample Return Mission to a Primitive Near-Earth Object in Assessment Study in the ESA Program Cosmic Vision 2015-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Koschny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.5261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itokawa's cratering record as observed by Hayabusa: Implications for its age and collisional history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hirata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200, pp.503-513. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ICARUS.2008.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of asteroids modelled as gravitational aggregates with cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2008.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to special issue VII workshop on catastrophic disruption in the Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bagatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2008.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of impacts involving porous bodies. I. Implementing sub-resolution porosity in a 3D SPH hydrocode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 198, pp.242-255. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2008.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational breakup as the origin of small binary asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 454, pp.188-191. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal disruptions. II. A continuum theory for solid bodies with strength, with applications to the Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Holsapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 193, pp.283-301. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weibull parameters of Yakuno basalt targets used in documented high-velocity impact experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.02001. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006je002757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the population of impactors and the impact cratering rate in the inner solar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morbidelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42, pp.1861-1869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal disruptions: A continuum theory for solid bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Holsapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 183, pp.331-348. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended field of crater-shaped structures in the Gilf Kebir region, Egypt: Observations and hypotheses about their origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malezieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (3), pp.281-299. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2006.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extended Filed of Crater-shaped Structures in the Gilf Kebir Region,Egypt: Observations and Hypotheses About Their Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Malezieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.281-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical origin of the asteroid (25143) Itokawa: the target of the sample-return Hayabusa space mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yoshikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 449, pp.817-820. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and dynamics of Near Earth Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morbidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Bottke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.291-301. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2004.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth impact probability of the Asteroid (25143) Itokawa to be sampled by the spacecraft Hayabusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yoshikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 179, pp.291-296. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2005.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE SCIENCE CASE FOR APOPHIS 2029 AT T-5 YEARS TO ENCOUNTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent W Barbee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apophis T-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Noordwijk, Netherlands. pp.2058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEFIX, THE MMX ROVER -IN-SITU SCIENCE ON PHOBOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz-Willhelm Hübers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Lunar and Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, The Woodlands, Texas, United States. pp.1878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of mimetic materials as pallasites analogues for impact experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Boulnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International workshop SPS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPID APOPHIS MISSION FOR SPACE SAFETY (RAMSES) -ESA'S STUDY TO RENDEZVOUS APOPHIS DURING ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Carnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Lunar and Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, The Woodland, Texas, United States. pp.1087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ESA HERA MISSION TO THE BINARY ASTEROID (65803) DIDYMOS: READY FOR LAUNCH IN OCTOBER 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Carnelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Lunar and Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, The Woodlands, Texas, United States. pp.1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATUS OF ESA'S RAPID APOPHIS MISSION FOR SPACE SAFETY (RAMSES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Carnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apophis T-5 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Noordwijk, Netherlands. pp.2053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE INTERNATIONAL YEAR INITIATIVE FOR PLANETARY DEFENCE 2029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Daou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apophis T-5 Years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Noordwijk (Netherlands), Netherlands. pp.2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLISIONAL HISTORIES OF ASTEROIDS RYUGU AND BENNU INFERRED FROM THE ABUNDANCE OF EXOGENIC BOULDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sugiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Genda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Lunar and Planetary Science Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, The Woodlands (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood for rubble-pile near-Earth asteroids to be 1st or Nth generation: focus on Bennu and Ryugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asteroids, Comets, Meteors 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Flagstaff (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froude scaling for rovers on small body surfaces&#160;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DROID: A mission concept to accompany and characterize Apophis through its 2029 Earth closest approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol A Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashied B Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshi Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESA Hera mission to the binary asteroid (65803) Didymos:Planetary Defense and Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phobos Surface Science with the MMX Rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Böttger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz-Willhelm Hübers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheel-regolith interactions on small-body surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Imhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenade (virtual), Spain. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Momentum Enhancement with iSALE and SPH: An AIDA Benchmark & Validation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Luther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Wünnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenade (virtual), Spain. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of material strength and heterogeneity on small asteroid cratering events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Arakawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESA Hera mission to the binary asteroid (65803) Didymos: Planetary Defense and Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kueppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Lazzarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenade (virtual), Spain. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DART and LICIACUBE: Documenting Kinetic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabetta Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Fahnestock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-Craters on (101955) Bennu's Boulders: Deriving the Impact Strength of C-Type Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F. Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.N. Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Asad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Lunar and Planetary Science Conference, held 16-20 March, 2020 at The Woodlands, Texas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISRUPTION AND REACCUMULATION AS THE POSSIBLE ORIGIN OF RYUGU AND BENNU TOP SHAPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D C Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, The Woodlands (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European component of the AIDA mission: science investigation of a binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Campo Bagatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, à renseigner, Unknown Region. p. 171-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cratering on granular beds under low gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeqi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low impact cratering on granular beds under low gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénétration dans un milieu granulaire sous très faible gravité : cas de la sonde Mascot sur l'astéroïde Ryugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeqi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration-driven segregation of regolith on low-gravity asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asteroids comets Meteors 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with uncertainties in asteroid deflection demonstration missions: NEOTomegaIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Eggl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan L. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Martín Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Drube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asteroids: New Observations, New Models, IAU Symposium 318</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Honolulu, United States, United States. pp.231-238, </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921315008698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical and Physical Properties of 65803 Didymos, the Proposed AIDA Mission Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance A. M. Benner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campo Bagatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #48</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pasadena, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Asteroid Impact and Deflection Assessment (AIDA) mission: Science Proximity Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Carnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPSC 2016 47th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, The Woodlands, TX, United States. pp.1427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01282898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la fracturation de météorites sous l'influence d'un cyclage de température ou vieillissement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Niezgoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSERT for Mascot / Hayabusa 2 mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSERT for Mascot / Hayabusa 2 mission: A radar tomography of 1999 JU3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.abstract id.P33E-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consert for Asteroid -radar tomography of Near Earth Asteroid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insurance and Meteors Fall: Proposal of a Methodology for Estimating the Risk and Modelling Consequences for the Insurance Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Holsapple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IAA Planetary Defense Conference: Protecting Earth from Asteroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARCO POLO: A Near Earth Object Sample Return Mission in the ESA program Cosmic Vision 2015-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Koschny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Boehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #41</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fajardo, Puerto Rico, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-accumulation of Asteroids to Equilibrium Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Münster, Germany. pp.828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpting asteroid shapes during gravitational reaccumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Potsdam, Germany. pp.839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extended Field of Crater Structures in Egypt: Observations and Hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37nd Annual Lunar and Planetary Science Conference, March 13-17, 2006, League City, Texas, abstract no.1286</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NASA, Lunar and Planetary Institute, 2006, League City, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of asteroid multiplicity in (pre-)mitigation strategies (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Eggl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Perna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirel Birlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiological and cosmochemical implications of Marco Polo-R sampling of a primitive asteroid International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Barcelone (Spain), Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Approach to Near-Earth Object Impact Threat Mitigation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Fulchignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IAA Planetary Defense Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bucharest (Romania), Romania. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From science questions to Solar System exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Soderlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Exploration Horizon 2061</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-175, 2023, 978-0-323-90226-7. </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-90226-7.00006-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: SPHERE/ZIMPOL (89) Julia images (Vernazza+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brozv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanusv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03908195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: (16) Psyche images (Viikinkoski+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tazhenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03924600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MMX Rover:&nbsp;Performing in-situ Surface Investigations on&nbsp;Phobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Boettger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1049"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Michel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Patrick Michel est un expert international des astéroïdes né à Saint-Tropez en France. Il est ingénieur en aéronautique et techniques spatiales, titulaire d’un diplôme d’étude approfondie en imagerie, astronomie et haute résolution angulaire, et Docteur en Astrophysique. Il est Directeur de Recherche au CNRS et responsable de l’équipe TOP (Théories et Observations en Planétologie) du laboratoire Lagrange de l’Observatoire de la Côte d’Azur à Nice. Avec plus de 160 publications dans des revues internationales à comité de lecture, dont certaines ont fait les couvertures des journaux Science et Nature, il développe des simulations numériques du processus d’impact entre astéroïdes et du comportement de leur surface dans des conditions bien différentes de celles de la Terre. Il est l’Investigateur Principal (PI en anglais, ou responsable scientifique) de la mission Hera, en développement à l’Agence Spatiale Européenne (ESA) pour lancement en 2024, qui contribuera au premier test de déviation d’un astéroïde avec la mission DART de la NASA, en mesurant les propriétés de l’astéroïde binaire, cible de ces missions, et le résultat de l’impact effectué par DART dans tous ses détails. Il est membre des équipes scientifiques (co-Investigator ou co-I en anglais) des deux missions de retour d’échantillon d’astéroïde Hayabusa2 (JAXA) et OSIRIS-REx (NASA). Il est co-PI (co-responsable scientifique) du rover développé par le CNES et le DLR sur la mission Japonaise MMX (JAXA) de retour d’échantillon de Phobos qui sera lancée en 2024. Dans cette même mission, il codirige aussi le groupe de travail consacré à la science de surface des lunes de Mars. Il est aussi le coordinateur du consortium NEO-MAPP sélectionné et financé par le programme de la Commission Européenne pour trois ans (2020-2023) comprenant 15 laboratoires et industries pour développer des activités dédiées aux missions de déviations d’astéroïdes (modélisation, instrumentation, analyse des données, opérations). Il a été le Rédacteur en Chef du livre Asteroids IV (University of Arizona Press, 2015, 150 auteurs) qui offre la revue la plus complète de nos connaissances sur ces petits corps jusqu’en 2015. Il est Président du Groupe de Travail sur les géocroiseurs à l’Union Astronomique Internationale et membre du comité de pilotage du réseau international d’alerte des astéroïdes (International Asteroid Warning Network ou IAWN), mandaté par l’ONU. Il a obtenu la Médaille d’Argent de la NASA, la médaille Carl Sagan de la Division des Sciences Planétaires de l’Association Astronomique Internationale pour son excellence en communication avec le public, le Prix Paolo Farinella 2013 pour sa contribution à la compréhension du processus de collision, le Prix Jeune Chercheur 2006 de la Société Française en Astronomie et Astrophysique (SF2A) et l’astéroïde (7561) Patrickmichel est nommé en son honneur (appellation officielle de l’Union Astronomique Internationale).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (209)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse evolutionary pathways of spheroidal asteroids driven by rotation rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Shimizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-94574-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WheelCams on the IDEFIX rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Lalucaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40645-025-00725-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined tumbling state as the origin of the excess of slowly rotating asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenchao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonny Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.493-500. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02489-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Formation around the Largest Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanus̆</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 986, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/adc562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple moonlet mergers as the origin of the Dinkinesh-Selam system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C C Merrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Marschall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-66484-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface science on Phobos with the navigation cameras of the MMX IDEFIX rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40645-025-00708-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera space mission in the context of small near-Earth asteroid missions in the past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Lazzarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 221 (5), pp.70. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-025-01195-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Central Body Tides on Catastrophic Disruptions of Close-in Planetary Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 992, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ae04e4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science operations of IDEFIX, the MMX Phobos rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40645-025-00771-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscale Roughness Reveals the Complex History of Asteroids Didymos and Dimorphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Asphaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Beccarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula G Benavidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ad7a01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Radio Science Experiment at Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Gramigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Lasagni Manghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Zannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tortora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan S Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 246, pp.105906. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2024.105906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroid Kamo'oalewa's Journey from the Lunar Giordano Bruno Crater to Earth 1:1 Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Asphaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Gladman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.819-826. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02258-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamical State of the Didymos System before and after the DART Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F. Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Barbee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel H. Cueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad62f5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-04753223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations suggest asteroids (101955) Bennu and (162173) Ryugu are likely second or later generation rubble piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W F Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysa Avdellidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H C Connolly Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.5653. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49310-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of asteroid Dimorphos as derived from the DART impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A F Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.445 - 455. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-024-02200-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated DEM code for tracing the entire regolith mass movement on asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Soldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 532 (2), pp.1307-1329. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae1537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learned from NASA’s DART Impact about Disrupting Rubble-pile Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C C Merrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (3), pp.79. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ad29f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievement of the Planetary Defense Investigations of the Double Asteroid Redirection Test (DART) Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S Rivkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew F Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene G Fahnestock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.49. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ad16e6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of rubble pile asteroids (Dimorphos, Itokawa, Ryugu, and Bennu) through surface boulder morphological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Q Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6203. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50147-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geology and evolution of the Near-Earth binary asteroid system (65803) Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6202. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50146-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct N-body Simulations of Satellite Formation around Small Asteroids: Insights from DART’s Encounter with the Didymos System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Ćuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), pp.54. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ad206b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for multi-fragmentation and mass shedding of boulders on rubble-pile binary asteroid system (65803) Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pajola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tusberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cambioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6205. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50148-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast boulder fracturing by thermal fatigue detected on stony asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cambioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pajola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6206. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50145-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent collisional history of (65803) Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Campo Bagatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Dell’oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M Parro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula G Benavidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Jacobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.3714. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-48094-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bearing capacity of asteroid (65803) Didymos estimated from boulder tracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D J Scheeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.6204. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-50149-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaking and Tumbling: Short- and Long-timescale Mechanisms for Resurfacing of Near-Earth Asteroid Surfaces from Planetary Tides and Predictions for the 2029 Earth Encounter by (99942) Apophis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (11), pp.251. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad84f2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yarkovsky Effect on the Long-term Evolution of Binary Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Han 文翰 Zhou 周</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vokrouhlický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Kanamaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 968 (1), pp.L3. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad4f7f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the search for signs of space weathering on the low-albedo asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B E Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-D Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D N Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 400, pp.115563. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breadboard of Microchip Laser and Avalanche Photodiode in Geiger and Linear Mode for LiDAR Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beltran Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Onderwater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13095631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-analytical thermal model for craters with application to the crater-induced YORP effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 682, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejecta Evolution Following a Planned Impact into an Asteroid: The First Five Weeks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Kareta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Moskovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 959 (1), pp.L12. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ad0fdd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science objectives of the MMX rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Böttger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.95-101. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2023.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful kinetic impact into an asteroid for planetary defence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Terik Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn M Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S Rivkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.443 - 447. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05810-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momentum transfer from the DART mission kinetic impact on asteroid Dimorphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew F Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent W Barbee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony L Farnham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.457 - 460. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05878-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Recycling Model of Phobos Formation: Rubble-pile Satellites*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charnoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuki Hyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165 (4), pp.161. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/acbf53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejecta from the DART-produced active asteroid Dimorphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Yang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony L Farnham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica M Sunshine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M Knight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.452 - 456. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05811-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-type Asteroids as the Origin of Mesosiderites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko M Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (7), pp.123. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ace114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Perturbed Full Two-body Problem: Application to Post-DART Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Terik Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Fuentes-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/acebc7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining surface properties of asteroid (162173) Ryugu from numerical simulations of Hayabusa2 mission impact experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Arakawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.7134. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-34540-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Formation of Terraces on Asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. S. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Seabrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE006927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-type (22) Kalliope: A tiny Mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Broz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 662, pp.A71. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693926v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Evolution of the Didymos−Dimorphos Binary Asteroid as Rubble Piles following the DART Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (7), pp.158. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac76c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian moons exploration MMX: sample return mission to Phobos elucidating formation processes of habitable planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyoshi Kuramoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akito Araya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-021-01545-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipated Geological Assessment of the (65803) Didymos–Dimorphos System, Target of the DART–LICIACube Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pajola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-L Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac880d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Asteroid Redirection Test (DART): Structural and Dynamic Interactions between Asteroidal Elements of Binary Asteroid (65803) Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac6eff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions for the Dynamical States of the Didymos System before and after the Planned DART Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Barbee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew F Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (7), pp.157. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac76c9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping and ejection processes on rubble-pile asteroids from impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ormö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, pp.L10. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crater-induced YORP effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Han Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoran Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 668, pp.A70. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resurfacing processes constrained by crater distribution on Ryugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Takaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichiro Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomokatsu Morota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rie Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 377, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2022.114911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-encounter Predictions of DART Impact Ejecta Behavior and Observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene G Fahnestock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew F Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavro Ivanovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (9), </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac7fa1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation-induced granular motion on the secondary component of binary asteroids: Application to the DART impact on Dimorphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Tasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Noiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring interiors and structural history of top-shaped asteroids from external properties of asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.4589. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-32288-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Modeling of Dimorphos for the Double Asteroid Redirection Test (DART)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Terik Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn M Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert W Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac7523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MMX rover: performing in situ surface investigations on Phobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Böttger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (1), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-021-01464-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geologic Context of the OSIRIS-REx Sample Site from High-resolution Topography and Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. S. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Jawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. T. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. -L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac5597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of gravity on granular impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A118. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebbles and sand on asteroid (162173) Ryugu: In situ observation and particles returned to Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tachibana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Okazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 375 (6584), pp.1011-1016. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abj8624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04470962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-zero cohesion and loose packing of Bennu's near subsurface revealed by spacecraft contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica R Jawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysa Avdellidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abm6229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momentum Enhancement during Kinetic Impacts in the Low-intermediate-strength Regime: Benchmarking and Validation of Impact Shock Physics Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Luther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Wünnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac8b89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After DART: Using the First Full-scale Test of a Kinetic Impactor to Inform a Future Planetary Defense Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas S Statler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallory E Decoster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven R Chesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac94c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESA Hera Mission: Detailed Characterization of the DART Impact Outcome and of the Binary Asteroid (65803) Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Campo Bagatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charnoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (7), pp.160. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac6f52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NASA’s Double Asteroid Redirection Test (DART): Mutual Orbital Period Change Due to Reshaping in the Near-Earth Binary Asteroid System (65803) Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex J Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (7), pp.148. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac7566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th workshop on Catastrophic Disruption in the Solar System (CD9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko M Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 202, pp.105234. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03414164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of Planetary Defense in the Era of Advanced Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Mainzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bannister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.ba7af878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03413444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational states and shapes of Ryugu and Bennu: Implications for interior structure and strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.105268. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of image texture analysis technique for boulder distribution measurements: Applications to asteroids Ryugu and Itokawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoya Tanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichiro Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuki Ebihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koki Yumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.105249. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03381697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of gravity on granular impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 656, pp.A97. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep stability of the DART/Hera mission target 65803 Didymos: II. The role of cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 362, pp.114433. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03381684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Asteroid Redirection Test (DART): Planetary Defense Investigations and Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew S Rivkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela M Stickle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina A Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (5), pp.173. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac063e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Earth Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Abell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Asphaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Drouet d'Aubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.babe6f0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03413451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for differentiation of the most primitive small bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, A129 (15pp.). </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03184663v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution observations of bright boulders on asteroid Ryugu: 2. Spectral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiho Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichiro Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomokatsu Morota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rie Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 369, pp.114591. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(216) Kleopatra, a low density critically rotating M-type asteroid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, A57 (25 p.). </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03342489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libration-induced Orbit Period Variations Following the DART Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex J. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Gkolias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michalis Gaitanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison F. Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Scheeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac3bd1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03656931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of lander interaction with a low-gravity asteroid regolith surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Kameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 648, pp.A56. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDAR altimeter conception for HERA spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gomes Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beltran Nadal Arribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Marinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aircraft Engineering and Aerospace Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (6), pp.1018-1028. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AEAT-12-2020-0300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03381691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution observations of bright boulders on asteroid Ryugu: 1. Size frequency distribution and morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiho Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichiro Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomokatsu Morota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rie Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 369, pp.114529. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03381694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLT/SPHERE imaging survey of the largest main-belt asteroids: Final results and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A56. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science operation plan of Phobos and Deimos from the MMX spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Kouyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiromu Nakagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Kusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-021-01546-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03600677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network of thermal cracks in meteorites due to temperature variations: new experimental evidence and implications for asteroid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Niezgoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 500 (2), pp.1905 - 1920. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface environment of Phobos and Phobos simulant UTPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takafumi Niihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunori Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Senshu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 73, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-021-01406-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03600678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Size-Frequency Distributions of the OSIRIS-REx Candidate Sample Sites on Asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keara N Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella N Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina A Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Pajola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.1315. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13071315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03381690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apophis 2029: Decadal Opportunity for the Science of Planetary Defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Barbee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirel Birlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (4), </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/25c2cfeb.f87e0599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An advanced multipole model for (216) Kleopatra triple system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 653, pp.A56. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03372817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified granular impact force laws for the OSIRIS-REx touchdown on the surface of asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-L Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Holsapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (4), pp.5087-5105. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennu's near-Earth lifetime of 1.75 million years inferred from craters on its boulders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D N Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Al Asad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 587, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2846-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating N-body code CHRONO for granular DEM simulations in reduced-gravity environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 498 (1), pp.1062-1079. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The violent collisional history of aqueously evolved (2) Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Castillo-Rogez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (6), pp.569-576. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-1007-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.764-764. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/S41561-020-0643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An artificial impact on the asteroid (162173) Ryugu formed a crater in the gravity-dominated regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kadono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 368 (6486), pp.67-71. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaz1701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional formation of top-shaped asteroids and implications for the origins of Ryugu and Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-16433-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSIRIS-REx spectral analysis of (101955) Bennu by multivariate statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H. Hasselmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Praet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fulchignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deshapriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.L4. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal distortion and disruption of rubble-pile bodies revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 640, pp.A102. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202037856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (11), pp.764-764. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0643-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the formation history of top-shaped asteroids from the surface boulder distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Asphaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-020-01226-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroid (16) Psyche’s primordial shape: A possible Jacobi ellipsoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 638, pp.L15. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-driven evolution of asteroids' top-shapes at fast and slow spins seen from (101955) Bennu and (162173) Ryugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 352, pp.113946. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(704) Interamnia: a transitional object between a dwarf planet and a typical irregular-shaped minor body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 633, A65 (17 p.). </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02441792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the Cratering Histories of Bennu, Ryugu, and Other Spacecraft-explored Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vokrouhlický</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/ab88d3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional heating and compaction of small bodies: Constraints for their origin and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 350, pp.113867. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous mass distribution of the rubble-pile asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scheeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tricarico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (41), pp.eabc3350. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abc3350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of medium-speed impacts on a granular surface in a low-gravity environment application to Hayabusa2 sampling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Tachibana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-L Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 491 (1), pp.153-177. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroporosity and Grain Density of Rubble Pile Asteroid (162173) Ryugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (12), </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional history of Ryugu’s parent body from bright surface boulders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sugimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-020-1179-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume uncertainty of (7) Iris shape models from disc-resolved images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dudziński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Podlewska-Gaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bartczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benseguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 499 (3), pp.4545-4560. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking impact hydrocodes in the strength regime: Implications for modeling deflection by a kinetic impactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Stickle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Bruck Syal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth S. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Davison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 338, pp.113446. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispherical differences in the shape and topography of asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seabrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dickinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (41), pp.eabd3649. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abd3649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample collection from asteroid (162173) Ryugu by Hayabusa2: Implications for surface evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masanori Kanamaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 368 (6491), pp.654-659. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaz6306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteoroid Impacts as a Source of Bennu's Particle Ejection Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moorhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hergenrother</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary asteroid (31) Euphrosyne: ice-rich and nearly spherical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, A80 (9p.). </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02941038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of high-velocity impacts on metal in preparation for the Psyche mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruck Syal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 338, pp.113505. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A benchmarking and sensitivity study of the full two-body gravitational dynamics of the DART mission target, binary asteroid 65803 Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrison Agrusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Fahnestock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 349, pp.113849. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in color and reflectance on the surface of asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. N Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. N Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. H Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. R Golish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.eabc3660. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abc3660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morphometry of Impact Craters on Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bierhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seabrook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (24), </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL089672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debiased albedo distribution for Near Earth Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morbidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Granvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jedicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 340, pp.113631. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are hypervelocity impacts able to produce chondrule-like ejecta?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.104684. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous internal structure of CM-like asteroid (41) Daphne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A132. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing the gap between Earth-based and interplanetary mission observations: Vesta seen by VLT/SPHERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jl. Fétick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A6. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape of (7) Iris as evidence of an ancient large impact?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 624, pp.A121. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayabusa2 arrives at the carbonaceous asteroid 162173 Ryugu—A spinning top–shaped rubble pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Noguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shimaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.eaav8032. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aav8032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing possible mutual orbit period change by shape deformation of Didymos after a kinetic impact in the NASA-led Double Asteroid Redirection Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Fahnestock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (8), pp.2515-2534. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2018.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamic geophysical environment of (101955) Bennu based on OSIRIS-REx measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Scheeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcmahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0721-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervelocity impacts as a source of deceiving surface signatures on iron-rich asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (8), pp.eaav3971. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aav3971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low thermal conductivity boulder with high porosity identified on C-type asteroid (162173) Ryugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Knollenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (11), pp.971-976. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0832-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape of (101955) Bennu indicative of a rubble pile with internal stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Weirich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0330-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A basin-free spherical shape as an outcome of a giant impact on asteroid Hygiea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ševeček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.136-141. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0915-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of particles from the surface of asteroid 25143 Itokawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safoura Tanbakouei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Trigo-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Sort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 629, pp.A119. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment properties from large-scale asteroid collisions: I: Results from SPH/N-body simulations using porous parent bodies and improved material models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 317, pp.215-228. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Western Bulge of 162173 Ryugu Formed as a Result of a Rotationally Driven Deformation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goro Komatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiji Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 874 (1), pp.L10. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab0e8b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images from the surface of asteroid Ryugu show rocks similar to carbonaceous chondrite meteorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-M. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 365 (6455), pp.817-820. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaw8627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a geometrical algorithm to provide N -body initial conditions for the gravitational phase of asteroid family formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (1), pp.697-707. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craters, boulders and regolith of (101955) Bennu indicative of an old and dynamic surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jawin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L. Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bierhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0326-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of rubble-pile asteroid (101955) Bennu from OSIRIS-REx imaging and thermal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Golish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.341-351. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-019-0731-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geomorphology, color, and thermal properties of Ryugu: Implications for parent-body processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Honda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.eaaw0422. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaw0422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expansion of debris flow shed from the primary of 65803 Didymos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (1), pp.1057-1071. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation and Evolution of a Network of Deformation Bands in a Rock Analogue Material at Brittle-Ductile Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Phuong-Huyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chemenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.737-752. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-018-1641-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03664097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episodes of particle ejection from the surface of the active asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lauretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hergenrother</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelgrift</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6470), pp.eaay3544. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay3544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element method for computational full two-body problem: I. The mutual potential and derivatives over bilinear tetrahedron elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hayabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexi Baoyin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (11), pp.51. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10569-019-9930-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophic disruptions as the origin of bilobate comets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0395-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejecta cloud from the AIDA space project kinetic impact on the secondary of a binary asteroid: II. Fates and evolutionary dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 312, pp.128-144. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational Failure of Rubble-pile Bodies: Influences of Shear and Cohesive Strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 857 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aab5b2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypervelocity impact experiments on metallic body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nakamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European component of the AIDA mission to a binary asteroid: Characterization and interpretation of the impact of the DART mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kueppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Sierks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Carnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (8), pp.2261-2272. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2017.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01667223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDA DART asteroid deflection test: Planetary defense and science objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rivkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Atchison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.104-115. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of lander interaction with a low-gravity asteroid regolith surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A41. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact crater at the origin of the Julia family detected with VLT/SPHERE?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Brož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 618, pp.A154. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-induced chemical fractionation as inferred from hypervelocity impact experiments with silicate projectiles and metallic targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akiko Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Jacomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (11), pp.2306-2326. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroid Ryugu before the Hayabusa2 encounter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (1), </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40645-018-0237-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of the contact between the lander MASCOT and a regolith-covered surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (8), pp.2099-2124. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2017.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Observations of Asteroid Interior and Regolith Structure: Science Measurement Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik I. Asphaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (8), pp.2141-2162. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01624991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(16) Psyche: A mesosiderite-like asteroid?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matti Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Hanuš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tazhenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.L3. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debiased orbit and absolute-magnitude distributions for near-Earth objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Granvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Morbidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jedicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryce Bolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 312, pp.181-207. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamical Complexity of Surface Mass Shedding from a Top-shaped Asteroid Near the Critical Spin Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (2), pp.59. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-3881/aaccf7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejecta cloud from the AIDA space project kinetic impact on the secondary of a binary asteroid: I. mechanical environment and dynamical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shantanu Naidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance A.M. Benner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 282, pp.313-325. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindenting the Chelyabinsk Meteorite to Learn about Impact Deflection Effects in asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Moyano-Cambero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pellicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Trigo-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 835 (2), pp.157. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/835/2/157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep stability of the proposed AIDA mission target 65803 Didymos: I. Discrete cohesionless granular physics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 294, pp.98-123. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.04.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Objectives of Small Carry-on Impactor (SCI) and Deployable Camera 3 Digital (DCAM3-D): Observation of an Ejecta Curtain and a Crater Formed on the Surface of Ryugu by an Artificial High-Velocity Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kadono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 208 (1-4), pp.187-212. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0290-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the perturbed mutual motion in Didymos due to impact-induced deformation of its primary after the DART impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Chesley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472 (2), pp.1641-1648. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stx1992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of rubble-pile asteroids applied to collisional evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.57-69. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42064-017-0005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of oscillation-driven regolith motion: Brazil nut effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464, pp.2866-2881. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stw2641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-catastrophic disruption of asteroids at small perihelion distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Granvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Morbidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jedicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryce Bolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 530 (7590), pp.303-306. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature16934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asteroid Impact & Deflection Assessment mission: Kinetic impactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Rivkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stickle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science case for the Asteroid Impact Mission (AIM): A component of the Asteroid Impact & Deflection Assessment (AIDA) Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pravec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (12), pp.2529-2547. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2016.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01295249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NEOTωIST mission (Near-Earth Object Transfer of angular momentum spin test)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Drube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Falke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Johann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2016.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geophysical environment of Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Scheeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Hesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hirabayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farnocchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 276, pp.116-140. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-body deflection techniques using spacecraft: Techniques in simulating the fate of ejecta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Space Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (8), pp.1832-1846. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asr.2015.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for primitive matter in the Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Recio-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 282, pp.375 - 379. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OSIRIS-REx target asteroid (101955) Bennu: Constraints on its physical, geological, and dynamical nature from astronomical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lauretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bartels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bierhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. P Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.834-849. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.12353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the interior of asteroid Apophis: a unique opportunity in 2029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights of Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.481-482. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921314011867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03856459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarcoPolo-R: Near-Earth Asteroid sample return mission selected for the assessment study phase of the ESA program cosmic vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Böhnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93, pp.530 - 538. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2012.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal fatigue as the origin of regolith on small asteroids,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Libourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ganino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 508, pp.233-236. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular shear flow in varying gravitational environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rozitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. F. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -L. de Lophem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 15 (n° 2), pp. 129-137. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-013-0395-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of a lander on the binary asteroid (175706) 1996 FG3, potential target of the european MarcoPolo-R sample return mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Scheeres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04004083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union funded NEOShield project: A global approach to near-Earth object impact threat mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.W. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fulchignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Astronautica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (1), pp.80-84. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actaastro.2012.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightcurve, Color and Phase Function Photometry of the OSIRIS-REx Target Asteroid (101955) Bennu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Hergenrother</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Cloutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 226 (1), pp.663-670. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2013.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NEO (175706) 1996 FG3 in the 2–4μm spectral region: Evidence for an aqueously altered surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rivkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Vervack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Magri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 223 (1), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARIM PLUS--sample return of comet 67P/CG and of interstellar matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Krüger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Burchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.723-751. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10686-011-9285-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00673501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of granular dynamics II: Particle dynamics in a shaken granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nordstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Berardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 219, pp.321-335. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-up of rubble-pile asteroids: Disruption, satellite formation, and equilibrium shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 220 (2), pp.514-529. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of granular dynamics: I. Hard-sphere discrete element method and tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212, Issue 1, pp.427-437. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature History and Dynamical Evolution of (101955) 1999 RQ 36: A Potential Target for Sample Return from a Primitive Asteroid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delbò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 728, Issue 2, pp.id. L42. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/728/2/L42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Polo - A Mission to Return a Sample from a Near-Earth Object - Science Requirements and Operational Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Koschny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Böhnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Brucato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Japanese Society for Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional and Rotational Disruption of Asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.2. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/asl.2011.1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Asteroid Veritas: An intruder in a family named after it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211, Issue 1, pp.535-545. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Spatial Decision Support System architecture to estimate the consequences and costs of small meteorites impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (11), pp.3013-3021. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-11-3013-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarcoPolo-R near earth asteroid sample return mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.M. Benner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.96. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-011-9231-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and thermal evolutions of four potential targets for a sample return space mission to a primitive near-Earth asteroid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delbò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 209, pp.520-534. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment properties at the catastrophic disruption threshold: The effect of the parent body's internal structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 207, pp.54-65. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ICARUS.2009.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital and thermal evolutions of four potential targets for a sample return space missionto a primitive Near-Earth Asteroid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 209 (2), pp.520. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large crater as a probe of the internal structure of the E-type asteroid Steins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 509, pp.L2. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High and low-velocity impact experiments on porous sintered glass bead targets of different compressive strengths: outcome sensitivity and scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hiraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yamashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 205, pp.702-711. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to special issue VII workshop on catastrophic disruption in the Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Bagatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Bus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2008.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARCO POLO: near earth object sample return mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kawagushi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23, pp.785-808. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-008-9087-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The formation of the Baptistina family by catastrophic disruption: Porous versus non-porous parent body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. C. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.1877-1887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Polo: A Sample Return Mission to a Primitive Near-Earth Object in Assessment Study in the ESA Program Cosmic Vision 2015-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Koschny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Boenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.5261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of impacts involving porous bodies II. Confrontation with laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hiraoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 201, pp.802-813. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2009.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of asteroids modelled as gravitational aggregates with cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.W. Flynn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.183-192. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2008.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itokawa's cratering record as observed by Hayabusa: Implications for its age and collisional history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hirata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 200, pp.503-513. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ICARUS.2008.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of impacts involving porous bodies. I. Implementing sub-resolution porosity in a 3D SPH hydrocode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 198, pp.242-255. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2008.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational breakup as the origin of small binary asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 454, pp.188-191. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal disruptions. II. A continuum theory for solid bodies with strength, with applications to the Solar System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Holsapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 193, pp.283-301. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2007.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weibull parameters of Yakuno basalt targets used in documented high-velocity impact experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Setoh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, pp.02001. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006je002757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the population of impactors and the impact cratering rate in the inner solar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morbidelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42, pp.1861-1869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal disruptions: A continuum theory for solid bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.A. Holsapple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 183, pp.331-348. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended field of crater-shaped structures in the Gilf Kebir region, Egypt: Observations and hypotheses about their origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Malezieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (3), pp.281-299. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2006.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extended Filed of Crater-shaped Structures in the Gilf Kebir Region,Egypt: Observations and Hypotheses About Their Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Malezieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.281-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical origin of the asteroid (25143) Itokawa: the target of the sample-return Hayabusa space mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yoshikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 449, pp.817-820. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth impact probability of the Asteroid (25143) Itokawa to be sampled by the spacecraft Hayabusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yoshikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 179, pp.291-296. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2005.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and dynamics of Near Earth Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morbidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Bottke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.291-301. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2004.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE SCIENCE CASE FOR APOPHIS 2029 AT T-5 YEARS TO ENCOUNTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Binzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent W Barbee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apophis T-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Noordwijk, Netherlands. pp.2058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDEFIX, THE MMX ROVER -IN-SITU SCIENCE ON PHOBOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schröder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz-Willhelm Hübers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Lunar and Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, The Woodlands, Texas, United States. pp.1878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of mimetic materials as pallasites analogues for impact experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cottrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Boulnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International workshop SPS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPID APOPHIS MISSION FOR SPACE SAFETY (RAMSES) -ESA'S STUDY TO RENDEZVOUS APOPHIS DURING ITS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Carnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Lunar and Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, The Woodland, Texas, United States. pp.1087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE ESA HERA MISSION TO THE BINARY ASTEROID (65803) DIDYMOS: READY FOR LAUNCH IN OCTOBER 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Carnelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Lunar and Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, The Woodlands, Texas, United States. pp.1575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATUS OF ESA'S RAPID APOPHIS MISSION FOR SPACE SAFETY (RAMSES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Carnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apophis T-5 years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Noordwijk, Netherlands. pp.2053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE INTERNATIONAL YEAR INITIATIVE FOR PLANETARY DEFENCE 2029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Daou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apophis T-5 Years</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Noordwijk (Netherlands), Netherlands. pp.2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLISIONAL HISTORIES OF ASTEROIDS RYUGU AND BENNU INFERRED FROM THE ABUNDANCE OF EXOGENIC BOULDERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sugita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sugiura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Genda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tatsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Lunar and Planetary Science Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, The Woodlands (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood for rubble-pile near-Earth asteroids to be 1st or Nth generation: focus on Bennu and Ryugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asteroids, Comets, Meteors 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Flagstaff (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phobos Surface Science with the MMX Rover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Böttger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz-Willhelm Hübers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froude scaling for rovers on small body surfaces&#160;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DROID: A mission concept to accompany and characterize Apophis through its 2029 Earth closest approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol A Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashied B Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe C Adell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshi Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade, Spain. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESA Hera mission to the binary asteroid (65803) Didymos:Planetary Defense and Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DART and LICIACUBE: Documenting Kinetic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabetta Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Fahnestock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Corte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheel-regolith interactions on small-body surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecily Sunday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Imhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tardivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenade (virtual), Spain. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Momentum Enhancement with iSALE and SPH: An AIDA Benchmark & Validation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Luther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina D Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Wünnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenade (virtual), Spain. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of material strength and heterogeneity on small asteroid cratering events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Jutzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Raducan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiko Arakawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ESA Hera mission to the binary asteroid (65803) Didymos: Planetary Defense and Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kueppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Lazzarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grenade (virtual), Spain. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-Craters on (101955) Bennu's Boulders: Deriving the Impact Strength of C-Type Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F. Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.N. Dellagiustina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Asad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Lunar and Planetary Science Conference, held 16-20 March, 2020 at The Woodlands, Texas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISRUPTION AND REACCUMULATION AS THE POSSIBLE ORIGIN OF RYUGU AND BENNU TOP SHAPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-L Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K J Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D C Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, The Woodlands (Texas), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénétration dans un milieu granulaire sous très faible gravité : cas de la sonde Mascot sur l'astéroïde Ryugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeqi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European component of the AIDA mission: science investigation of a binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Küppers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Campo Bagatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, à renseigner, Unknown Region. p. 171-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cratering on granular beds under low gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeqi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low impact cratering on granular beds under low gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration-driven segregation of regolith on low-gravity asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asteroids comets Meteors 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with uncertainties in asteroid deflection demonstration missions: NEOTomegaIST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Eggl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan L. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Martín Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Drube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asteroids: New Observations, New Models, IAU Symposium 318</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Honolulu, United States, United States. pp.231-238, </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1743921315008698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical and Physical Properties of 65803 Didymos, the Proposed AIDA Mission Target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lance A. M. Benner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bottke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campo Bagatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #48</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pasadena, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Asteroid Impact and Deflection Assessment (AIDA) mission: Science Proximity Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier S. Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Carnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ciarletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPSC 2016 47th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, The Woodlands, TX, United States. pp.1427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01282898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la fracturation de météorites sous l'influence d'un cyclage de température ou vieillissement thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Niezgoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Libourel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSERT for Mascot / Hayabusa 2 mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSERT for Mascot / Hayabusa 2 mission: A radar tomography of 1999 JU3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Kofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.abstract id.P33E-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consert for Asteroid -radar tomography of Near Earth Asteroid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Herique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insurance and Meteors Fall: Proposal of a Methodology for Estimating the Risk and Modelling Consequences for the Insurance Sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garbolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Holsapple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IAA Planetary Defense Conference: Protecting Earth from Asteroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARCO POLO: A Near Earth Object Sample Return Mission in the ESA program Cosmic Vision 2015-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Dotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Yoshikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Koschny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Boehnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #41</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fajardo, Puerto Rico, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-accumulation of Asteroids to Equilibrium Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Cellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Münster, Germany. pp.828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sculpting asteroid shapes during gravitational reaccumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Delbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hestroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C. Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Potsdam, Germany. pp.839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extended Field of Crater Structures in Egypt: Observations and Hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam Heggy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37nd Annual Lunar and Planetary Science Conference, March 13-17, 2006, League City, Texas, abstract no.1286</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NASA, Lunar and Planetary Institute, 2006, League City, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of asteroid multiplicity in (pre-)mitigation strategies (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Eggl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Perna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirel Birlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiological and cosmochemical implications of Marco Polo-R sampling of a primitive asteroid International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Barcelone (Spain), Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Approach to Near-Earth Object Impact Threat Mitigation (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan W. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonella Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Fitzsimmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Fulchignoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IAA Planetary Defense Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bucharest (Romania), Romania. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From science questions to Solar System exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dehant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Mackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Soderlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary Exploration Horizon 2061</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-175, 2023, 978-0-323-90226-7. </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-90226-7.00006-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: SPHERE/ZIMPOL (89) Julia images (Vernazza+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brozv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanusv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03908195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: (16) Psyche images (Viikinkoski+, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viikinkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tazhenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03924600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MMX Rover:&nbsp;Performing in-situ Surface Investigations on&nbsp;Phobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Boettger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1047"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Han Zhou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonny Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02489-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05403676v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Shimizu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Miyamoto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-94574-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lalucaa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Sunday" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardivel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00725-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05403786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Walsh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald-Louis Ballouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison F Agrusa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanus&#774;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jutzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adc562" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Raducan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Madeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H F Agrusa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Merrill" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marschall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66484-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroukh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Groussin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00708-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#252;ppers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fitzsimmons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Green" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lazzarin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-025-01195-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05403641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Agrusa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae04e4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ulamec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vernazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grott" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00771-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04753223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek C. Richardson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison F. Agrusa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Barbee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H. Cueva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferrari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad62f5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Walsh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-L. Ballouz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W F Bottke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Avdellidou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C Connolly Jr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49310-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jutzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Cheng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barnouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02200-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668473v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Song" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Soldini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Cheng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1537" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ad29f6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Q Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Duchene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lucchetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50147-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek C Richardson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Pravec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija &#262;uk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ad206b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barnouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Marchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50146-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L Chabot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Rivkin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F Cheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S Barnouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene G Fahnestock" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ad16e6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tusberti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucchetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cambioni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50148-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668479v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Campo Bagatin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Dell&#8217;oro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Parro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula G Benavidez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jacobson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48094-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668465v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombardo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Scheeres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vivet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50149-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668464v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Barnouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50145-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-L. Ballouz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agrusa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Barnouin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Walsh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad84f2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668481v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Han &#25991;&#32752; Zhou &#21608;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Kanamaru" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad4f7f" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Asphaug" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Beccarelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ad7a01" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Jiao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukun Huang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Gladman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02258-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668486v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Gramigna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lasagni Manghi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zannoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S Park" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2024.105906" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797687v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Kareta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yang Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M Knight" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Moskovitz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad0fdd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute B&#246;ttger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schr&#246;der" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2023.05.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346970" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088434v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Terik Daly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn M Ernst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05810-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent W Barbee" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Meyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony L Farnham" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05878-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088468v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Hirabayashi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Sunshine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05811-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Madeira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Hyodo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acbf53" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/acebc7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668503v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko M Nakamura" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ace114" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Sousa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pinto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Couto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beltran Nadal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Onderwater" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095631" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088664v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B E Clark" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-D Zou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N Dellagiustina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sugita" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115563" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733073v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Nakano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina D Raducan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac6eff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733191v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F Bottke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac76c9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264152v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raducan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orm&#246;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244807" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kuramoto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Kawakatsu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Fujimoto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Araya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01545-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834089v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pajola" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucchetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirabayashi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-L Ballouz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac880d" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac76c1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693926v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferrais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243200" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203164v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Yan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244386" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Takaki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Cho" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomokatsu Morota" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Tatsumi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rie Honda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.114911" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733008v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac6f52" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835348v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavro Ivanovski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac7fa1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844641v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ballouz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Meyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tasev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Noiset" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244388" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507818v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01464-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835344v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Gaskell" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Palmer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac7523" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835363v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Roberts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Daly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32288-y" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04470962v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tachibana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sawada" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Okazaki" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakamoto" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj8624" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Barnouin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Jawin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Daly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. -L. Ballouz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Daly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac5597" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wilhelm" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142098" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733299v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica R Jawin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm6229" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834076v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Statler" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory E Decoster" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Chesley" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac94c1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834080v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Luther" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Burger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai W&#252;nnemann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac8b89" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733356v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac7566" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656900v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Seabrook" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuillet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE006927" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264150v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Arakawa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34540-x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471596v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141412" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381684v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114433" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384309v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Stickle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina A Thomas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac063e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03413451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nolan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abell" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Drouet d'Aubigny" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Becker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.babe6f0d" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03184663v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140342" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384790v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiho Sugimoto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114591" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197553v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Kameda" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936128" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375585v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrais" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanu&#353;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141781" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03342489v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bro&#382;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140874" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381691v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gomes Dias" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beltran Nadal Arribas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gordo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Sousa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marinho" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AEAT-12-2020-0300" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381694v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114529" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656931v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Meyer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Gkolias" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Gaitanas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Scheeres" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac3bd1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316270v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binzel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Bell" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Birlan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.f87e0599" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381690v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keara N Burke" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella N Dellagiustina" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina A Bennett" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pajola" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13071315" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044005v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#233;my" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3183" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03600677v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Nakamura" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Ikeda" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Kouyama" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Nakagawa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kusano" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01546-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03600678v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Niihara" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Wada" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Ogawa" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01406-3" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384809v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#225;nchez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Holsapple" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2365" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03372817v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140901" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03413444v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Mainzer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abell" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bannister" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbee" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.ba7af878" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03414164v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105234" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381697v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Tanabe" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Ebihara" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yumoto" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105249" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384307v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Roberts" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Daly" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Nolan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105268" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986180v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walsh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16433-z" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02871198v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barucci" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Hasselmann" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Praet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fulchignoni" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deshapriya" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038144" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919294v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037856" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434288v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palmer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaskell" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weirich" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0643-9" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084677v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Walsh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S. Barnouin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113946" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986154v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Richardson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-01226-7" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02441792v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viikinkoski" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rambaux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936639" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898978v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038100" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481127v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41561-020-0643-9" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949308v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Schwartz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2454" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899008v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marsset" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bro&#382;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-1007-5" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986191v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arakawa" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saiki" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wada" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogawa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kadono" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz1701" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986182v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bottke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Connolly" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab88d3" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986173v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113867" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059238v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scheeres" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. French" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tricarico" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chesley" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takahashi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc3350" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407791v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Tachibana" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald-L Ballouz" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Schwartz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3010" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986187v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatsumi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sugimoto" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riu" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugita" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-1179-z" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108946v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Sugita" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schr&#246;der" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006519" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988321v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dudzi&#324;ski" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Podlewska-Gaca" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartczak" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benseguane" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3153" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02941038v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038372" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085258v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morota" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cho" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz6306" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986169v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moorhead" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hergenrother" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molaro" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006282" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986166v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seabrook" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roberts" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dickinson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd3649" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084619v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Stickle" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bruck Syal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy F. Cheng" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. Collins" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davison" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113446" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986184v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Davis" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Fahnestock" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113849" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986161v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N Dellagiustina" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N Burke" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J Walsh" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H Smith" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R Golish" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc3660" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085217v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Daly" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bierhaus" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Daly" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089672" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432546v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Owen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Binzel" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruck Syal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113505" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986196v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granvik" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Bottke" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jedicke" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113631" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080437v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-L Ballouz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Al Asad" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2846-z" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381693v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0330-x" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407821v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safoura Tanbakouei" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Trigo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sort" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Blum" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935380" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346869v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;eve&#269;ek" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0915-8" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407843v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2018.12.041" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CDZM4G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381714v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmahon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brack" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0721-3" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283302v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Potin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3971" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381807v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knollenberg" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamm" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0832-x" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407872v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.08.006" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381811v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goro Komatsu" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab0e8b" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381801v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitz" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M. Ho" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Otto" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw8627" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407853v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz410" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381710v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jawin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0326-6" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407829v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Honda" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kameda" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw0422" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407863v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yu" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirabayashi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Richardson" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3515" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381704v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dellagiustina" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Golish" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozitis" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennett" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0731-1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407783v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauretta" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelgrift" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay3544" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664097v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Huyen Tran" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouissou" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1641-8" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986199v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Hayabayashi" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexi Baoyin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-019-9930-4" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02526030v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watanabe" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hirata" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noguchi" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shimaki" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav8032" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326585v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.06.008" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118038v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsset" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833898" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118093v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jl. F&#233;tick" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834749" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118092v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanu&#353;" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Viikinkoski" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834541" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307439v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab5b2" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01667223v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kueppers" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Sierks" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Carnelli" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.12.020" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353868v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganino" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakamura" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305080v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cheng" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rivkin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Atchison" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.02.015" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448796v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832779" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407882v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.04.017" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118106v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833477" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196123v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tottereau" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13131" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957767v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Barucci" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-018-0237-y" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118100v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Coroller" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazhenova" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834091" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624991v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Agnus" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik I. Asphaug" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.020" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186798v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.05.029" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVSZ9T6X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407887v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Granvik" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morbidelli" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jedicke" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Bolin" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bottke" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.04.018" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638584v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aaccf7" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01736706v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Schwartz" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0395-2" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638354v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Naidu" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance A.M. Benner" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.09.008" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638409v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Moyano-Cambero" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pellicer" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Williams" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/835/2/157" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186947v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.04.027" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638380v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takagi" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0290-z" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638448v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chesley" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1992" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638457v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42064-017-0005-6" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186885v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2641" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430743v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Drube" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Harris" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Engel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falke" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Johann" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.05.009" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638347v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Scheeres" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Hesar" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardivel" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farnocchia" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.04.013" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295249v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pravec" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blum" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.03.031" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638272v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Cheng" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Rivkin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stickle" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.12.004" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638331v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16934" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638316v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.12.042" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524256v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recio-Blanco" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.09.014" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506780v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartels" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P Binzel" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12353" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03856459v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Prado" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barucci" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Groussin" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;rique" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314011867" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767898v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Barucci" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#246;hnhardt" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Brucato" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.05.030" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996650v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13153" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004083v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2013.03.007" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X419CH32-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538470v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Harris" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cano" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fitzsimmons" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.08.026" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518427v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hergenrother" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Binzel" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cloutis" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.05.044" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFPLN4WX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518334v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Howell" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Vervack" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Magri" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.12.016" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9QNR5J6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662992v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Green" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -L. de Lophem" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0395-y" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779454v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Richardson" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nordstrom" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Berardi" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.03.006" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779164v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.04.029" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB9CL0WL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673501v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srama" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamaguchi" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stephan" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burchell" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9285-7" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H7D59SVQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732338v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Koschny" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Yoshikawa" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann B&#246;hnhardt" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brucato" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632677v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.11.030" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632647v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delb&#242;" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/728/2/L42" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779517v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richardson" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2011.1206" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632665v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.10.012" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5CVW53Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648129v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-3013-2011" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632627v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.M. Benner" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Binzel" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9231-8" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7170JTJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630863v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.05.013" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJR1F8TQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496496v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Benz" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2009.11.016" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676220v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496498v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913549" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457367v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Setoh" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nakamura" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hiraoka" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamashita" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.012" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM9HBM81-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387936v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yoshikawa" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kawagushi" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yano" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9087-8" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496501v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Richardson" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457406v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.01.018" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBMG0Q6B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457420v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barucci" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koschny" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boenhardt" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496494v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. O'Brien" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2008.04.002" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TJB21GP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387943v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Flynn" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.04.015" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD0S4B52-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387935v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bagatin" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Bus" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.11.013" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M4LR7JF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382968v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.06.013" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383015v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07078" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MNK9SKH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387956v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Holsapple" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.09.011" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R50C13F6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388144v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006je002757" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388179v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388615v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.03.013" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NCB7PX2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107906v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malezieux" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dejax" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2006.05.006" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G05QLDG7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536443v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynard" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Malezieux" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dejax" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388623v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054319" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388295v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.12.013" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68X3MWFV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388294v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.07.018" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H07BXRT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782492v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Binzel" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782447v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Willhelm H&#252;bers" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906241v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papillon" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782390v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Martino" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782428v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782504v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782472v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Daou" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267807v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kobayashi" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugiura" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Genda" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267012v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835761v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-525" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835757v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Raymond" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashied B Amini" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Adell" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Anderson" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Bandyopadhyay" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-770" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842960v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6375" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842952v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4033" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842931v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Imhof" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-473" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842939v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-225" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842926v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Raducan" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-704" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842942v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-71" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842934v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabetta Dotto" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Corte" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Chabot" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-436" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086064v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Bottke" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Dellagiustina" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Asad" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409257v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C Richardson" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589334v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carry" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977574v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqi Zhu" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Gorce" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977570v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977576v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730503v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734369v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Eggl" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hestroffer" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Cano" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mart&#237;n &#193;vila" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921315008698" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803296v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance A. M. Benner" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campo Bagatin" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282898v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biele" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carnelli" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheng" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446741v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793065v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herique" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clifford" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115187v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Kofman" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793229v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572918v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Holsapple" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804514v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Dotto" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Boehnhardt" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734343v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tanga" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Berthier" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cellino" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743599v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020426v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803599v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Perna" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bancelin" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803608v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W. Harris" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Cano" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Fulchignoni" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794252v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mackwell" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Soderlund" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90226-7.00006-4" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03908195v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brozv" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouard" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanusv" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03924600v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432399v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Boettger" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05403676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Shimizu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Miyamoto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-94574-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349939v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lalucaa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Sunday" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardivel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00725-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Han Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonny Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02489-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05403786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Walsh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald-Louis Ballouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison F Agrusa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanus&#774;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jutzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/adc562" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D Raducan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Madeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H F Agrusa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Merrill" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marschall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66484-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroukh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Groussin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00708-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#252;ppers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fitzsimmons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Green" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lazzarin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-025-01195-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05403641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Agrusa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ae04e4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05402542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ulamec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vernazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grott" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00771-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782311v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Asphaug" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barnouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Beccarelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula G Benavidez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ad7a01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Gramigna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Lasagni Manghi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zannoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan S Park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2024.105906" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Jiao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Cheng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukun Huang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Gladman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02258-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04753223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek C. Richardson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison F. Agrusa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Barbee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel H. Cueva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferrari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad62f5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Walsh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-L. Ballouz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W F Bottke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysa Avdellidou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C Connolly Jr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49310-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668497v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jutzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Cheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barnouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02200-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Song" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Soldini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae1537" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ad29f6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L Chabot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S Rivkin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew F Cheng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S Barnouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene G Fahnestock" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ad16e6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Q Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Duchene" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lucchetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50147-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Marchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50146-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668499v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek C Richardson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Pravec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija &#262;uk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ad206b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668467v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tusberti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucchetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cambioni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50148-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668464v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nakano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O S Barnouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50145-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668479v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Campo Bagatin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Dell&#8217;oro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Parro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Jacobson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48094-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombardo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Scheeres" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vivet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50149-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-L. Ballouz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agrusa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Barnouin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Walsh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad84f2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668481v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Han &#25991;&#32752; Zhou &#21608;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Kanamaru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad4f7f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B E Clark" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-D Zou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N Dellagiustina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sugita" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115563" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263286v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Sousa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pinto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Couto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beltran Nadal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Onderwater" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095631" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346970" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797687v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Kareta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Thomas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yang Li" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M Knight" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Moskovitz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad0fdd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute B&#246;ttger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schr&#246;der" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2023.05.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088434v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Terik Daly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn M Ernst" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05810-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088458v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent W Barbee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J Meyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony L Farnham" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05878-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040802v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Madeira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charnoz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Hyodo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acbf53" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088468v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Hirabayashi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Sunshine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05811-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668503v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Libourel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko M Nakamura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ganino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ace114" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/acebc7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264150v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina D Raducan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Arakawa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34540-x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656900v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Barnouin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Daly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Seabrook" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE006927" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693926v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferrais" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243200" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733153v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac76c1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Kuramoto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Kawakatsu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Fujimoto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akito Araya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01545-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834089v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pajola" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucchetti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirabayashi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-L Ballouz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac880d" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733073v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Nakano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac6eff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733191v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F Bottke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac76c9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264152v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raducan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orm&#246;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244807" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203164v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Yan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244386" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656894v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Takaki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Cho" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomokatsu Morota" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Tatsumi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rie Honda" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.114911" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835348v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavro Ivanovski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac7fa1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844641v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ballouz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Meyer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tasev" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Noiset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244388" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835363v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Roberts" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Daly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32288-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835344v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Gaskell" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Palmer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac7523" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507818v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01464-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Jawin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Daly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. -L. Ballouz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac5597" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563724v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wilhelm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Drilleau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142098" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04470962v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tachibana" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sawada" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Okazaki" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakamoto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj8624" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733299v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica R Jawin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm6229" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834080v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Luther" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Burger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai W&#252;nnemann" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac8b89" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834076v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S Statler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory E Decoster" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Chesley" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac94c1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561918v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac6f52" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733356v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac7566" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03414164v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105234" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03413444v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Mainzer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bannister" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbee" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.ba7af878" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384307v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Roberts" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Daly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Nolan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105268" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381697v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Tanabe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Ebihara" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki Yumoto" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105249" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471596v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141412" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381684v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114433" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384309v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M Stickle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina A Thomas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac063e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03413451v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nolan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abell" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Drouet d'Aubigny" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Becker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.babe6f0d" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03184663v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140342" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384790v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiho Sugimoto" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114591" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03342489v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bro&#382;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanu&#353;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140874" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656931v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex J. Meyer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Gkolias" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Gaitanas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Scheeres" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac3bd1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197553v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Biele" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Kameda" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936128" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381691v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gomes Dias" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beltran Nadal Arribas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gordo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Sousa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marinho" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AEAT-12-2020-0300" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381694v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114529" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375585v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrais" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141781" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03600677v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Nakamura" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Ikeda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Kouyama" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Nakagawa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Kusano" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01546-6" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044005v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Niezgoda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R&#233;my" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3183" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03600678v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Niihara" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Wada" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Ogawa" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01406-3" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381690v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keara N Burke" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella N Dellagiustina" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina A Bennett" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pajola" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13071315" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316270v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binzel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Bell" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Birlan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/25c2cfeb.f87e0599" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03372817v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140901" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384809v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#225;nchez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Holsapple" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2365" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080437v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-L Ballouz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Al Asad" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2846-z" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949308v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Schwartz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2454" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899008v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marsset" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bro&#382;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-1007-5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481127v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palmer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaskell" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41561-020-0643-9" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986191v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arakawa" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saiki" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wada" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogawa" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kadono" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz1701" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986180v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Walsh" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16433-z" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02871198v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barucci" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Hasselmann" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Praet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fulchignoni" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deshapriya" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038144" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919294v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037856" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434288v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weirich" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0643-9" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986154v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Richardson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-01226-7" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898978v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rambaux" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038100" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084677v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Walsh" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S. Barnouin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113946" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02441792v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viikinkoski" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936639" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986182v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bottke" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vokrouhlick&#253;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Connolly" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab88d3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986173v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113867" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059238v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scheeres" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. French" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tricarico" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chesley" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takahashi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc3350" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407791v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Tachibana" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald-L Ballouz" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Schwartz" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3010" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108946v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Sugita" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schr&#246;der" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006519" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986187v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tatsumi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sugimoto" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riu" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugita" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nakamura" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-1179-z" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988321v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dudzi&#324;ski" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Podlewska-Gaca" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartczak" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benseguane" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3153" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084619v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Stickle" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Bruck Syal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy F. Cheng" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. Collins" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davison" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113446" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986166v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seabrook" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roberts" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dickinson" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd3649" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085258v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morota" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cho" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz6306" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986169v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moorhead" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hergenrother" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molaro" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006282" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02941038v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038372" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432546v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Owen" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Binzel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruck Syal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113505" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986184v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Davis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Fahnestock" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113849" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986161v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N Dellagiustina" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N Burke" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J Walsh" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H Smith" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R Golish" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc3660" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085217v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Daly" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bierhaus" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Daly" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089672" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986196v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morbidelli" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granvik" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Bottke" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jedicke" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113631" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326585v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nakamura" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.06.008" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118038v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsset" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833898" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118093v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jl. F&#233;tick" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834749" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118092v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanu&#353;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Viikinkoski" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834541" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02526030v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Watanabe" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hirabayashi" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hirata" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noguchi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shimaki" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav8032" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407843v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2018.12.041" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CDZM4G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381714v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcmahon" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brack" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0721-3" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283302v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Potin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav3971" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381807v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Knollenberg" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamm" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0832-x" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381693v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0330-x" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346869v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;eve&#269;ek" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0915-8" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407821v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safoura Tanbakouei" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Trigo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Sort" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Blum" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935380" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407872v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.08.006" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381811v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goro Komatsu" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab0e8b" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381801v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitz" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-M. Ho" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schr&#246;der" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Otto" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw8627" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407853v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz410" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381710v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jawin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0326-6" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381704v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dellagiustina" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Golish" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rozitis" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennett" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0731-1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407829v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Honda" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kameda" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw0422" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407863v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yu" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Richardson" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3515" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664097v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phuong-Huyen Tran" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouissou" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambre" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-018-1641-8" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407783v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lauretta" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;onard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelgrift" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay3544" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986199v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Hayabayashi" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexi Baoyin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-019-9930-4" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01736706v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Schwartz" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0395-2" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407882v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.04.017" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307439v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab5b2" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353868v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Libourel" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganino" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakamura" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01667223v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kueppers" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Sierks" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Carnelli" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.12.020" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305080v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cheng" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rivkin" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Atchison" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.02.015" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448796v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832779" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118106v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833477" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196123v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tottereau" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13131" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957767v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Barucci" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-018-0237-y" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186798v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.05.029" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVSZ9T6X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01624991v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Agnus" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik I. Asphaug" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.020" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118100v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Coroller" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazhenova" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834091" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407887v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Granvik" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Morbidelli" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jedicke" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Bolin" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bottke" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.04.018" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638584v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/aaccf7" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638354v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Naidu" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance A.M. Benner" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.09.008" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638409v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Moyano-Cambero" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pellicer" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Williams" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/835/2/157" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186947v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.04.027" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638380v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takagi" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0290-z" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638448v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chesley" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1992" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638457v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42064-017-0005-6" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186885v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2641" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638331v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16934" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638272v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Cheng" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Rivkin" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stickle" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.12.004" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295249v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pravec" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blum" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.03.031" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430743v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Drube" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Harris" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Engel" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falke" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Johann" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.05.009" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638347v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Scheeres" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Hesar" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardivel" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farnocchia" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.04.013" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638316v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2015.12.042" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524256v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delbo" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recio-Blanco" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.09.014" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506780v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartels" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P Binzel" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12353" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03856459v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Prado" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barucci" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Groussin" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;rique" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314011867" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767898v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Barucci" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#246;hnhardt" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Brucato" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.05.030" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996650v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13153" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662992v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Green" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -L. de Lophem" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0395-y" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004083v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2013.03.007" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X419CH32-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538470v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Harris" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Cano" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fitzsimmons" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2012.08.026" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518427v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Hergenrother" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Binzel" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cloutis" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.05.044" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFPLN4WX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518334v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Howell" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Vervack" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Magri" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.12.016" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9QNR5J6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00673501v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srama" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamaguchi" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stephan" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burchell" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9285-7" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779454v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Richardson" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nordstrom" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Berardi" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.03.006" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779164v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.04.029" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB9CL0WL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632677v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.11.030" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632647v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delb&#242;" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/728/2/L42" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732338v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Koschny" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Yoshikawa" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann B&#246;hnhardt" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Brucato" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779517v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richardson" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/asl.2011.1206" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632665v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.10.012" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5CVW53Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648129v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-3013-2011" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632627v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.M. Benner" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Binzel" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-011-9231-8" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7170JTJG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630863v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.05.013" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJR1F8TQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496496v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Benz" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2009.11.016" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676220v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496498v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913549" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457367v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Setoh" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nakamura" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hiraoka" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamashita" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.08.012" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM9HBM81-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387935v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bagatin" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Bus" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.11.013" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M4LR7JF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387936v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yoshikawa" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kawagushi" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yano" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9087-8" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496501v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Richardson" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457420v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barucci" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koschny" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boenhardt" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457406v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.01.018" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBMG0Q6B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387943v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Flynn" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2008.04.015" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD0S4B52-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496494v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. O'Brien" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ICARUS.2008.04.002" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TJB21GP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382968v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2008.06.013" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383015v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07078" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MNK9SKH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387956v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Holsapple" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.09.011" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R50C13F6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388144v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006je002757" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388179v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388615v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2006.03.013" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NCB7PX2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107906v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malezieux" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dejax" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2006.05.006" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G05QLDG7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536443v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynard" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Malezieux" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dejax" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388623v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054319" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388294v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2005.07.018" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388295v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2004.12.013" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68X3MWFV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782492v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Binzel" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782447v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz-Willhelm H&#252;bers" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906241v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cottrino" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papillon" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782390v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Martino" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782428v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782504v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782472v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Daou" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267807v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kobayashi" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sugiura" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Genda" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267012v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842952v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4033" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835761v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-525" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835757v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Raymond" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashied B Amini" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Adell" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Anderson" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Bandyopadhyay" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-770" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842960v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6375" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842934v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabetta Dotto" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Corte" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Chabot" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-436" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842931v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Imhof" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-473" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842939v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-225" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842926v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Raducan" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-704" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842942v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-71" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086064v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Bottke" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Dellagiustina" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Asad" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409257v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C Richardson" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977576v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqi Zhu" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Gorce" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589334v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carry" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977574v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977570v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730503v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734369v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Eggl" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hestroffer" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Cano" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mart&#237;n &#193;vila" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921315008698" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803296v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lance A. M. Benner" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campo Bagatin" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01282898v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biele" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carnelli" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheng" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446741v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793065v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herique" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clifford" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115187v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Kofman" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793229v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572918v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Holsapple" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804514v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Dotto" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Boehnhardt" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734343v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tanga" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Berthier" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cellino" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743599v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020426v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803599v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Perna" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bancelin" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803608v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W. Harris" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Cano" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Fulchignoni" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794252v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dehant" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mackwell" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Soderlund" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90226-7.00006-4" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03908195v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brozv" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouard" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanusv" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03924600v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coroller" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432399v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Boettger" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>