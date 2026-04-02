--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -100,946 +100,946 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Votre écorce&amp;lt;/i&amp;gt; d'Esther Tellermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place de la Sorbonne : Revue internationale de poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.323-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;La voie du large&amp;lt;/i&amp;gt;, de Michèle Finck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place de la Sorbonne : Revue internationale de poésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, pp.361-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Votre écorce&amp;lt;/i&amp;gt; d'Esther Tellermann</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du « nombre » dans l’œuvre d’Yves Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.895-910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire selon Yves Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Influences de Baudelaire, pp.307-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une antiquité toujours active : l’exemple d’Yves Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELFe | Self XX-XXI - Etudes de littérature française des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Poésie antique / poésie contemporaine : face à face, affleurement, empreinte, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12otr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bonnefoy, une répétition créatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le présent de la psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lpp.242.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaccottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place de la Sorbonne : Revue internationale de poésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 14, pp.323-341</w:t>
+              <w:t xml:space="preserve">, 2023, 12, pp.174-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.895-910</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas d'un poète : lecture d'enfance d'Yves Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lectures de la première fois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Influences de Baudelaire, pp.307-332</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture de Marceline Desbordes-Valmore par Yves Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cahiers Marceline Desbordes-Valmore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cri ou caresse (Sur un piano de paille de Michèle Finck)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place de la Sorbonne : Revue internationale de poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur &amp;quot;le peintre dont l'ombre est le voyageur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thélème, Revista Complutense de Estudios Franceses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'art dans le réel et la fiction ultra-contemporaine</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.174-204</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scène de l'inconscient dans l’œuvre d'Yves Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Théâtralité dans l'oeuvre d'Yves Bonnefoy, 21, pp.142-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lectures de la première fois</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NU(e), Numéro 69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Jean Rolin : une démarche littéraire ambulatoire, 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951303v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02951575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NU(e), Numéro 69</w:t>
               </w:r>
@@ -2176,50 +2176,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ensemble encore : notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. "Yves Bonnefoy : "et poésie, si ce mot est dicible"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1608-1615, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Platon à Plotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Thélot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bonnefoy et la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Manucius, pp.28-39, 2023, Le Marteau sans maître, 978-2-84578-794-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Heure présente : textes établis, présentés et annotés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. "Yves Bonnefoy : "et poésie, si ce mot est dicible"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1589-1599, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sept feux : textes établis, présentés et annotés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thélot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. "Yves Bonnefoy : "et poésie, si ce mot est dicible"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1443-1446, 2023, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lieu d'herbes, le lac au loin suivi de mes souvenirs d'Arménie : notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible" »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1585-1589, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie errante. Récits en rêve, 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible" »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1541-1551, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence et l'image : texte établi, présenté et annoté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1491-1497, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'arrière-pays : notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible" »</w:t>
             </w:r>
@@ -2228,1256 +2819,665 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1650-1651, 2023, Bibliothèque de la Pléiade, n° 667, 978-2-07-014965-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Oeuvres poétiques. "Yves Bonnefoy : "et poésie, si ce mot est dicible"</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autre époque de l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Bombarde; Patrick Labarthe; Daniel Lançon; Patrick Née; Jérôme Thélot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres poétiques. « Yves Bonnefoy : “Et poésie, si ce mot est dicible” »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.1531-1534, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Echarpe rouge : textes établis, présentés et annotés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible" »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1589-1599, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+              <w:t xml:space="preserve">, pp.1616-1628, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand espace : notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1577-1579, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux scènes et notes conjointes : notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1579-1585, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Née</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible" »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-74, 2023, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Enjeu occidental de la poésie : notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible" »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1628-1630, 2023, Bibliothèque De La Pleiade, n° 667, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Là où retombe la flêche : notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible" »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1528-1531, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...1059 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4343,372 +4343,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yves Bonnefoy directeur de collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Editer en poésie" de Serge Linarès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 3-Sorbonne Nouvelle, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poétique d'Yves Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'Alliance française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance française (Bologne, Italie), Mar 2024, Bologna, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Paris 3-Sorbonne Nouvelle, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance de la critique littéraire et de la critique d'art dans l'essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe "Histoire et poétique des genres"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Poitiers, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Quatrième Genre : l'Essai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque de Poitiers, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorand Gaspar. La matière-monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Tunis, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Antoinette Bissay; Anis Nouaïri, 2013, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951159v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02951172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5342,51 +5342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick N&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144148v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138002v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186064v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpp.242.0089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.164.0841" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143935v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070149650-oeuvres-poetiques-yves-bonnefoy/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lan&#231;on" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;lot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140974v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951540v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100358650&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2025.48.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/yves-bonnefoy-l-inconscient-a-l-oeuvre-ou-zeuxis-auto-analyste-ii.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/yves-bonnefoy-critique-et-poesie-patrick-nee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leclair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-rene-char.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3302-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais-Zaninger Marie-Annick" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick N&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241712v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138002v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186064v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpp.242.0089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.164.0841" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070149650-oeuvres-poetiques-yves-bonnefoy/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lan&#231;on" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;lot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140974v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951540v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100358650&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2025.48.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186433v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/yves-bonnefoy-l-inconscient-a-l-oeuvre-ou-zeuxis-auto-analyste-ii.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/yves-bonnefoy-critique-et-poesie-patrick-nee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leclair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-rene-char.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3302-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais-Zaninger Marie-Annick" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>