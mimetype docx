--- v1 (2026-04-02)
+++ v2 (2026-05-05)
@@ -881,661 +881,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">NU(e), Numéro 69</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Jean Rolin : une démarche littéraire ambulatoire, 65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La scène de l'inconscient dans l’œuvre d'Yves Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Théâtralité dans l'oeuvre d'Yves Bonnefoy, 21, pp.142-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NU(e), Numéro 69</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Jean Rolin : une démarche littéraire ambulatoire, 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Jean Rolin : une démarche littéraire ambulatoire, 65</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mémoire en rêve. Dans les sables rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Yves Bonnefoy, 1067, pp.122-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Yves Bonnefoy, 1067, pp.122-136</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Yves Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place de la Sorbonne : Revue internationale de poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudelaire et l'hystérie en son temps (1800-1860)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, oct-dec, pp.841-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.164.0841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée chez Yves Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di Letterature moderne e comparate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (1), pp.65-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 69 (1), pp.65-91</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une correspondance passionnelle : Aragon/Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Aragon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.43-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la montagne analogique chez Pierre-Albert Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Pierre-Albert Jourdan : ici, dans le débordement de l'espace, 2 – Automne 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951522v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02951527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bonnefoy et l'image surréaliste</w:t>
               </w:r>
@@ -2176,1373 +2176,1373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De Platon à Plotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Thélot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bonnefoy et la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Manucius, pp.28-39, 2023, Le Marteau sans maître, 978-2-84578-794-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ensemble encore : notice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oeuvres poétiques. "Yves Bonnefoy : "et poésie, si ce mot est dicible"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1608-1615, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05140966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Heure présente : textes établis, présentés et annotés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. "Yves Bonnefoy : "et poésie, si ce mot est dicible"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1608-1615, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+              <w:t xml:space="preserve">, pp.1589-1599, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sept feux : textes établis, présentés et annotés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thélot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. "Yves Bonnefoy : "et poésie, si ce mot est dicible"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Manucius, pp.28-39, 2023, Le Marteau sans maître, 978-2-84578-794-0</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1443-1446, 2023, 978-2-07-014965-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lieu d'herbes, le lac au loin suivi de mes souvenirs d'Arménie : notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible" »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186353v1</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Oeuvres poétiques. "Yves Bonnefoy : "et poésie, si ce mot est dicible"</w:t>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1585-1589, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arrière-pays : notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible" »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1589-1599, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+              <w:t xml:space="preserve">, pp.1650-1651, 2023, Bibliothèque de la Pléiade, n° 667, 978-2-07-014965-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sept feux : textes établis, présentés et annotés</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie errante. Récits en rêve, 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible" »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1541-1551, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence et l'image : texte établi, présenté et annoté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1491-1497, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autre époque de l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Bombarde; Patrick Labarthe; Daniel Lançon; Patrick Née; Jérôme Thélot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres poétiques. « Yves Bonnefoy : “Et poésie, si ce mot est dicible” »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.1531-1534, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux scènes et notes conjointes : notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1579-1585, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Echarpe rouge : textes établis, présentés et annotés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible" »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1616-1628, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand espace : notice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1577-1579, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Née</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible" »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-74, 2023, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Oeuvres poétiques. "Yves Bonnefoy : "et poésie, si ce mot est dicible"</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible" »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1443-1446, 2023, 978-2-07-014965-0</w:t>
+              <w:t xml:space="preserve">, 30 p., 2023, 978-2-07-014965-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le lieu d'herbes, le lac au loin suivi de mes souvenirs d'Arménie : notice</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Enjeu occidental de la poésie : notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible" »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1628-1630, 2023, Bibliothèque De La Pleiade, n° 667, 978-2-07-014965-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Là où retombe la flêche : notice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oeuvres poétiques. « Yves Bonnefoy : "et poésie, si ce mot est dicible" »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1585-1589, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
+              <w:t xml:space="preserve">, pp.1528-1531, 2023, Bibliothèque de la Pléiade, 978-2-07-014965-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...823 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140865v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05140669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie et inconscient. De Poe et Coleridge à Baudelaire et Mallarmé ou Rimbaud, nonobstant Valéry</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick N&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241712v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138002v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186064v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpp.242.0089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.164.0841" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070149650-oeuvres-poetiques-yves-bonnefoy/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lan&#231;on" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;lot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140974v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140669v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951540v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100358650&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2025.48.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186433v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/yves-bonnefoy-l-inconscient-a-l-oeuvre-ou-zeuxis-auto-analyste-ii.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/yves-bonnefoy-critique-et-poesie-patrick-nee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leclair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-rene-char.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3302-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais-Zaninger Marie-Annick" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick N&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241712v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138002v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186064v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12otr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpp.242.0089" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951601v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951575v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.164.0841" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951508v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-gallimard.com/livre/9782070149650-oeuvres-poetiques-yves-bonnefoy/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140956v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lan&#231;on" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;lot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143911v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951540v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02345847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100358650&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2025.48.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186433v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/yves-bonnefoy-l-inconscient-a-l-oeuvre-ou-zeuxis-auto-analyste-ii.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/yves-bonnefoy-critique-et-poesie-patrick-nee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Leclair" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-rene-char.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3302-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais-Zaninger Marie-Annick" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>