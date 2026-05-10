--- v0 (2026-04-05)
+++ v1 (2026-05-10)
@@ -208,51 +208,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of large hexagonal seamless steel tube extrusion feasibility</w:t>
+                <w:t xml:space="preserve">Numerical Assessment of Large Hexagonal Seamless Steel Tube Extrusion Feasibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Habans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Olier</w:t>
@@ -283,55 +283,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Liège, France. </w:t>
+              <w:t xml:space="preserve">24th International Conference on Material Forming (ESAFORM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Liège, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/esaform21.3605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1055,294 +1055,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Multilayered Composite Material Produced by Smat and Co-Rolling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Mechanical Behavior of a Nanostructured Multilayered Composite Material Produced by Smat and Co-Rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Waltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjen Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Surface Modification Technologies (SMT21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Alexandroupolis, Greece. pp.45-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-6239-1_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887209v1</w:t>
+                <w:t xml:space="preserve">hal-02887214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Mechanical Behavior of a Nanostructured Multilayered Composite Material Produced by Smat and Co-Rolling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructured Multilayered Composite Material Produced by Smat and Co-Rolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Waltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjen Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Surface Modification Technologies (SMT21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02887214v1</w:t>
+                <w:t xml:space="preserve">hal-02887209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature creep measurements in equiatomic Ni-Ti shape memory alloy</w:t>
               </w:r>
@@ -2437,51 +2437,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of surface nanocrystallization and co-rolling: creating multilayer nanocrystalline composites</w:t>
+                <w:t xml:space="preserve">High Strength Nanocrystallized Multilayered Structure Obtained by Smat and Co-rolling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Waltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
@@ -2512,106 +2512,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60, pp.21-24. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 614, pp.249-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.614.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720643v1</w:t>
+                <w:t xml:space="preserve">hal-00720659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Strength Nanocrystallized Multilayered Structure Obtained by Smat and Co-rolling</w:t>
+                <w:t xml:space="preserve">Combination of surface nanocrystallization and co-rolling: creating multilayer nanocrystalline composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Waltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Retraint</w:t>
@@ -2642,82 +2642,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 614, pp.249-254. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.21-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.614.249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720659v1</w:t>
+                <w:t xml:space="preserve">hal-00720643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature creep measurements in equiatomic Ni-Ti shape memory alloy</w:t>
               </w:r>
@@ -2993,51 +2993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lascoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olier Patrick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouesne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacarne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346673v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Habans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3605" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338476v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curtet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Curtet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bono" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01253623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vandenberghe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doriot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP154320130053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Toualbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02887174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02887179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02887209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02887214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_21" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8010265D42998A41A547AC8C4679D17CFBED8626/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Beke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sonzogni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Couzini&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Phocas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rouquettes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Briottet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monfrini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03182820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Curtet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Kedjar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bossu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.38" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Carlan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.04.052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malaplate" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Praud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.12.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.08.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.614.249" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158939v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lascoste" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olier Patrick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouesne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malacarne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346673v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Habans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3605" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338476v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curtet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Curtet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bono" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01253623v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vandenberghe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Doriot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP154320130053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Toualbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02887174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Retraint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02887179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02887214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6239-1_21" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8010265D42998A41A547AC8C4679D17CFBED8626/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02887209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Beke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sonzogni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Couzini&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Phocas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rouquettes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Briottet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monfrini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03182820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Curtet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Kedjar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bossu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.38" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Carlan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.04.052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679120v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Malaplate" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Praud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.12.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720659v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.614.249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.08.024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158939v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>