--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -66,1167 +66,1227 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Task-Oriented Dialogues With Chitchat: A Comparative Study Based On Lexical Diversity And Divergence</w:t>
+                <w:t xml:space="preserve">Les propositions atomiques : un pont entre approches neuronales et symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Stricker</w:t>
+                <w:t xml:space="preserve">Luc Pommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRU</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée interprétabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR TAL, Mar 2026, Jussieu, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415817v1</w:t>
+                <w:t xml:space="preserve">hal-05575718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dataset for Pharmacovigilance in German, French, and Japanese: Annotating Adverse Drug Reactions across Languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LLM-based Atomic Propositions Help Weak Extractors: Evaluation of a Propositioner for Triplet Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Raithel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.395-414</w:t>
+              <w:t xml:space="preserve">KG-LLM@LREC - Knowledge Graphs and Large Language Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2026, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779777v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CQuAE : Un nouveau corpus de question-réponse pour l'enseignement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Étude des propositionneurs multilingues : formalisation, évaluation et interprétabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pommeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Servan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.50-63</w:t>
+              <w:t xml:space="preserve">CORIA-TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA; ATALA, Jun 2026, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623009v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitchat as Interference: Adding User Backstories to Task-Oriented Dialogues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CQuAE : Un nouveau corpus de question-réponse pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Tamames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.3203--3214</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.50-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242362v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Approach to Emotion Detection and Task-Oriented Dialogue Modeling</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Dataset for Pharmacovigilance in German, French, and Japanese: Annotating Adverse Drug Reactions across Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Raithel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Syuan Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuntaro Yada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWSDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.395-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415809v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-training data selection for biomedical domain adaptation using journal impact metrics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chitchat as Interference: Adding User Backstories to Task-Oriented Dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Stricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Workshop on Biomedical Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA; ICCL, May 2024, Torino, Italy. pp.3203--3214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.bionlp-1.27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05447036v1</w:t>
+                <w:t xml:space="preserve">hal-05242362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Multilingualism in Online Public Access Catalogs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Unified Approach to Emotion Detection and Task-Oriented Dialogue Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Stricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassreddine Znaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ACM/IEEE-CS Joint Conference on Digital Libraries (JCDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWSDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Sapporo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986773v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP4NLP+5, the Deep (R)evolution in Speech and Language Processing: A Survey</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pre-training data selection for biomedical domain adaptation using journal impact metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laï-King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">O-COCOSDA 2023 - 26th Conference of the Oriental COCOSDA International Committee for the Co-ordination and Standardisation of Speech Databases and Assessment Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Workshop on Biomedical Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand. pp.363-369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.bionlp-1.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415467v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to generate teacher-like questions guided by text spans extraction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Measuring Multilingualism in Online Public Access Catalogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramit Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassreddine Znaidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The ACM/IEEE-CS Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3677389.3702544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441406v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language Technology: What comes after Deep Learning?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enhancing Task-Oriented Dialogues With Chitchat: A Comparative Study Based On Lexical Diversity And Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Stricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Spoken Language Technology Conference 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASRU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Taipei, Taiwan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASRU57964.2023.10389695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415498v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner les &amp;quot;bons&amp;quot; passages pour créer les &amp;quot;bonnes&amp;quot; questions : Analyse et Évaluation d'un nouveau Corpus de Questions et Réponses pour l'Éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gerald</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Quang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lyon (Université Lumière Lyon 2), France. pp.67-78</w:t>
@@ -1241,7046 +1301,7361 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NTCIR-17 MedNLP-SC Social Media Adverse Drug Event Detection: Subtask Overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Language Technology: What comes after Deep Learning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lis Kanashiro Pereira</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTCIR Conference on Evaluation of Information Access Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Spoken Language Technology Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Doha, Qatar</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421412v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotion Recognition based on Psychological Components in Guided Narratives for Emotion Regulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new approach to generate teacher-like questions guided by text spans extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Tamames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Quang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LaTeCH-CLfL2023, 7th Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Poznan, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094814v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPA Project: Ready-to-Go Open-Source Datasets and Deep Learning Technology to Remove Identifying Information from Text Documents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gianola</w:t>
+                <w:t xml:space="preserve">NTCIR-17 MedNLP-SC Social Media Adverse Drug Event Detection: Subtask Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoko Wakamiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lis Kanashiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Raithel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Syuan Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peitao Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Legal and Ethical Issues in Human Language Technologies and Multilingual De-Identification of Sensitive Language Resources (LEGAL - MDLR 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NTCIR Conference on Evaluation of Information Access Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Tokyo, Japan. pp.131-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20736/0002001327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873042v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIASER: A Unifying View On Task-oriented Dialogue Annotation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emotion Recognition based on Psychological Components in Guided Narratives for Emotion Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Cortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ondřej Dušek</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LaTeCH-CLfL2023, 7th Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia. pp.72-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.latechclfl-1.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713523v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus annoté pour la génération de questions et l’extraction de réponses pour l’enseignement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">NLP4NLP+5, the Deep (R)evolution in Speech and Language Processing: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.14-16</w:t>
+              <w:t xml:space="preserve">O-COCOSDA 2023 - 26th Conference of the Oriental COCOSDA International Committee for the Co-ordination and Standardisation of Speech Databases and Assessment Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701465v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Language Processing for Cognitive Analysis of Emotions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DIASER: A Unifying View On Task-oriented Dialogue Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Hudeček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon-Paul Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Štancl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lina Ye</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondřej Dušek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantics, Memory, and Emotion 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1286-1296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805702v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation model and corpus for opinion detection in economic and financial narratives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Natural Language Processing for Cognitive Analysis of Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Cortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schumacher</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Financial Narrative Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2021, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">Semantics, Memory, and Emotion 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336527v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Evaluation: a Qualitative Analysis of Natural Language Processing System Behavior Based Upon Data Resistance to Processing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un corpus annoté pour la génération de questions et l’extraction de réponses pour l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Quang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVAL4NLP, 2nd Workshop on "Evaluation &amp; Comparison of NLP Systems", EMNLP 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.14-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432331v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sequence to sequence transformer data logic experiment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MAPA Project: Ready-to-Go Open-Source Datasets and Deep Learning Technology to Remove Identifying Information from Text Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Choukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montse Cuadros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor García-Pablos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gianola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Financial Narrative Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">Joint Workshop on Legal and Ethical Issues in Human Language Technologies and Multilingual De-Identification of Sensitive Language Resources (LEGAL - MDLR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.64-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407607v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining And Detecting Inconsistent System Behavior in Task-oriented Dialogues</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A sequence to sequence transformer data logic experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danxin Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mariko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Labidurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues De Mazancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.142-152</w:t>
+              <w:t xml:space="preserve">3rd Financial Narrative Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265892v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fine-Grained Annotated Corpus for Target-Based Opinion Analysis of Economic and Financial Narratives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Differential Evaluation: a Qualitative Analysis of Natural Language Processing System Behavior Based Upon Data Resistance to Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gianola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Workshop on Economics and Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2021.econlp-1.1⟩</w:t>
+              <w:t xml:space="preserve">EVAL4NLP, 2nd Workshop on "Evaluation &amp; Comparison of NLP Systems", EMNLP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.eval4nlp-1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336550v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Removal of Identifying Information in Official EU Languages for Public Administrations: The MAPA Project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation model and corpus for opinion detection in economic and financial narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahui Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Legal Knowledge and Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Financial Narrative Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2021, Lancaster, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058311v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP Analytics in Finance with DoRe: a French 257M Tokens Corpus of Corporate Annual Reports</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Fine-Grained Annotated Corpus for Target-Based Opinion Analysis of Economic and Financial Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahui Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third Workshop on Economics and Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2021, Punta Cana, Dominican Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.econlp-1.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388656v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multilingual Anonymisation Toolkit for Public Administrations (MAPA) Project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defining And Detecting Inconsistent System Behavior in Task-oriented Dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon-Paul Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Hudecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stancl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Dusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the European Association for Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lisbon, Portugal. pp.471-472</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.142-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103205v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDPR Compliance for task-oriented dialog systems conception</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Multilingual Anonymisation Toolkit for Public Administrations (MAPA) Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ajausks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cerdà-I-Cucó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Choukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Legal and Ethical Issues in Human Language Technologies (LEGAL2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LREC, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the European Association for Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lisbon, Portugal. pp.471-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939424v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeSpin: a prototype system for detecting spin in biomedical publications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Removal of Identifying Information in Official EU Languages for Public Administrations: The MAPA Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gianola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ēriks Ajausks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chomicha Bendahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Koroleva</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Bié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">roceedings of the BioNLP 2020 workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2020.bionlp-1.5⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Legal Knowledge and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Brno, Prague, Czech Republic. pp.223-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449382v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating ConstruKT, a text annotation toolkit for generalized linguistic contructions applied to communication spin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">NLP Analytics in Finance with DoRe: a French 257M Tokens Corpus of Corporate Annual Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Language Technologies as a Challenge for Computer Science and Linguistics – 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Poznañ, France. pp.19-20</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2020, Marseille, France. pp.2261-2267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449153v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing clinical trial outcomes in trial registries : towards creating an ontology of clinical trial outcomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">GDPR Compliance for task-oriented dialog systems conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon-Paul Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOTh 2019 - Terminologie &amp; Ontologie : Théories et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Le Bourget du Lac, France. pp.309-319</w:t>
+              <w:t xml:space="preserve">Workshop on Legal and Ethical Issues in Human Language Technologies (LEGAL2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LREC, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449764v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting relations between outcomes and significance levels in Randomized Controlled Trials (RCTs) publications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">DeSpin: a prototype system for detecting spin in biomedical publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Koroleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kamath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick M. M. Bossuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th BioNLP Workshop and Shared Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/W19-5038⟩</w:t>
+              <w:t xml:space="preserve">roceedings of the BioNLP 2020 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIG-BIOMED, Jul 2020, online (Seattle), United States. pp.49-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.bionlp-1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449412v1</w:t>
+                <w:t xml:space="preserve">hal-04449382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysing clinical trial outcomes in trial registries : towards creating an ontology of clinical trial outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">TOTh 2019 - Terminologie &amp; Ontologie : Théories et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Bourget du Lac, France. pp.309-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839407v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating Spin in Biomedical Scientific Publications: the case of Randomized Controlled Trials (RCTs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Extracting relations between outcomes and significance levels in Randomized Controlled Trials (RCTs) publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Koroleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2018 - 11th International Conference on Language Resources and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 18th BioNLP Workshop and Shared Task</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Florence, France. pp.359-369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W19-5038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449090v1</w:t>
+                <w:t xml:space="preserve">hal-04449412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Innovation in Speech and Language Processing Publications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Demonstrating ConstruKT, a text annotation toolkit for generalized linguistic contructions applied to communication spin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan. pp.1890-1895</w:t>
+              <w:t xml:space="preserve">Human Language Technologies as a Challenge for Computer Science and Linguistics – 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Poznañ, France. pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840694v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransLiTex: A Parallel Corpus of Translated Literary Texts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quoc-Tan Tran</w:t>
+                <w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Jenn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beijing Advanced Innovation Center for Language Resources, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827884v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corpus NLP4NLP pour l'analyse bibliométrique de 50 années de recherches en traitement automatique de la parole et du langage naturel.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Annotating Spin in Biomedical Scientific Publications: the case of Randomized Controlled Trials (RCTs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrè de l'Association Francophone pour le Savoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">LREC 2018 - 11th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2018, Miyazaki, Japan. pp.504-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413816v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovering 50 Years of Discoveries in Speech and Language Processing: A Survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Measuring Innovation in Speech and Language Processing Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oriental COCOSDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan. pp.1890-1895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413795v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Traitement Automatique des Langues à l'ère du « Big Data » : le cas des publications scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">TransLiTex: A Parallel Corpus of Translated Literary Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anna Koroleva</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistique et Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beijing Advanced Innovation Center for Language Resources, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413818v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des pratiques collaboratives pour les systèmes d’organisation de connaissances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le Traitement Automatique des Langues à l'ère du « Big Data » : le cas des publications scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Koroleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque international du Chapitre français de l’ISKO – Systèmes d’organisation des connaissances et humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Knowledge Organisation, Nov 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Linguistique et Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617191v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Mining for Notability Computation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers des pratiques collaboratives pour les systèmes d’organisation de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph J Mariani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cross-Platform Text Mining and Natural Language Processing Interoperability Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">10ème colloque international du Chapitre français de l’ISKO – Systèmes d’organisation des connaissances et humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Knowledge Organisation, Nov 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840850v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Reuse and Plagiarism in Speech and Natural Language Processing papers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Le corpus NLP4NLP pour l'analyse bibliométrique de 50 années de recherches en traitement automatique de la parole et du langage naturel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIRNDL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Newark, United States</w:t>
+              <w:t xml:space="preserve">Congrè de l'Association Francophone pour le Savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840817v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Reuse and Plagiarism in LREC papers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Rediscovering 50 Years of Discoveries in Speech and Language Processing: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Oriental COCOSDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840811v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AppFM, une plate-forme de gestion de modules de TAL</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A (very) Fast Survey of Rediscovering 50 Years of Discoveries in Speech and Language Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. 3p</w:t>
+              <w:t xml:space="preserve">Oriental COCOSDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282821v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A (very) Fast Survey of Rediscovering 50 Years of Discoveries in Speech and Language Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Predictive modeling: guessing the NLP terms of tomorrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oriental COCOSDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413806v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive modeling: guessing the NLP terms of tomorrow</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">AppFM, une plate-forme de gestion de modules de TAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bui-Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840808v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Language Resources and NLP Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Research Results Reproducibility and Resources Citation in Science and Technology of Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing and Analyzing NLP Terms for our Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Computational Terminology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interjections pour détecter les émotions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Text Mining for Notability Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Cross-Platform Text Mining and Natural Language Processing Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617186v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle générique pour une annotation à granularité fine des opinions et des sentiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Study of Reuse and Plagiarism in Speech and Natural Language Processing papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier : Etudier le Web Politique: Regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">BIRNDL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Newark, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637441v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovering 10 to 20 years of Discoveries in Language and Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A Study of Reuse and Plagiarism in LREC papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z Vetulani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language &amp; Technology Conference : Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, Jan 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840818v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les Interjections pour détecter les émotions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rediscovering 10 to 20 years of Discoveries in Language and Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Vetulani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Language &amp; Technology Conference : Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639808v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovering 15+1 Years of Discoveries in Language Resources and Evaluation</w:t>
+                <w:t xml:space="preserve">Un modèle générique pour une annotation à granularité fine des opinions et des sentiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph J Mariani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELRA 20th Anniversary Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Atelier : Etudier le Web Politique: Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413800v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP4NLP: Applying NLP to Scientific Corpora about Written and Spoken Language Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Rediscovering 15+1 Years of Discoveries in Language Resources and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Scientometrics and Bibliometrics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ELRA 20th Anniversary Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413784v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP4NLP: the cobbler's children won't go unshod</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser les Interjections pour détecter les émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph J Mariani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Mining Scientific Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Knoxville, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413787v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des émotions, sentiments et opinions exprimés dans les tweets : présentation et résultats de l'édition 2015 du défi fouille de texte (DEFT)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">NLP4NLP: Applying NLP to Scientific Corpora about Written and Spoken Language Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 22e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">International Society of Scientometrics and Bibliometrics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617180v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter as a Comparable Corpus to build Multilingual Affective Lexicons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">NLP4NLP: the cobbler's children won't go unshod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th Workshop on Building and Using Comparable Corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.17-21</w:t>
+              <w:t xml:space="preserve">International Workshop on Mining Scientific Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615963v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a unifying model for Opinion, Sentiment and Emotion information extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Analyse des émotions, sentiments et opinions exprimés dans les tweets : présentation et résultats de l'édition 2015 du défi fouille de texte (DEFT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3881-3886</w:t>
+              <w:t xml:space="preserve">Actes de la 22e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613403v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse automatique de textes littéraires et scientifiques : présentation et résultats du défi fouille de texte DEFT2014</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les interjections pour détecter les émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DEfi Fouilles de Textes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">22e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831250v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovering 15 years of discoveries in language resources and evaluation</w:t>
+                <w:t xml:space="preserve">Toward a unifying model for Opinion, Sentiment and Emotion information extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph J Mariani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3881-3886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840820v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing the identification problem in language-related scientific data analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Rediscovering 15 years of discoveries in language resources and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Delaborde</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland. pp.2199-2205</w:t>
+              <w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840821v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Verb-Noun Patterns to Detect Process Inputs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Munshi Asadullah</w:t>
+                <w:t xml:space="preserve">Analyse automatique de textes littéraires et scientifiques : présentation et résultats du défi fouille de texte DEFT2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quentin Pleplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text Speech And Dialog</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Atelier DEfi Fouilles de Textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359437v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rediscovering 25 years of discoveries in spoken language processing: a preliminary analysis of the ISCA archive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Facing the identification problem in language-related scientific data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Reykjavik, Iceland. pp.2199-2205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840831v1</w:t>
+                <w:t xml:space="preserve">hal-01840821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des Entités Nommées pour la classification des opinions minoritaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using Verb-Noun Patterns to Detect Process Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munshi Asadullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of the 20ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Les Sables d’Olonne, France</w:t>
+              <w:t xml:space="preserve">Text Speech And Dialog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618423v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rough Set Formalization of Quantitative Evaluation with Ambiguity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Twitter as a Comparable Corpus to build Multilingual Affective Lexicons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">The 7th Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493912v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASSAGE Syntactic Representation: a Minimal Common Ground for Evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'apport des Entités Nommées pour la classification des opinions minoritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Guénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Vallete, Malta</w:t>
+              <w:t xml:space="preserve">In proceedings of the 20ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Sables d’Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00551975v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASSAGE Syntactic Representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rediscovering 25 years of discoveries in spoken language processing: a preliminary analysis of the ISCA archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Workshop on Treebanks and Linguistic Theories (TLT 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2013-745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00553256v1</w:t>
+                <w:t xml:space="preserve">hal-01840831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale production of syntactic annotations for French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+                <w:t xml:space="preserve">A Rough Set Formalization of Quantitative Evaluation with Ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Ayache</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Automated Syntactic Annotations for Interoperable Language Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISO TC37/SC4, Jan 2008, Hong-Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00553519v1</w:t>
+                <w:t xml:space="preserve">hal-02493912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASSAGE: from French Parser Evaluation to Large Sized Treebank</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">PASSAGE Syntactic Representation: a Minimal Common Ground for Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Guénot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2008 - 6th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Vallete, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00553522v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00551975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation and analysis of overlapping speech in political interviews</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PASSAGE Syntactic Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">The 7th International Workshop on Treebanks and Linguistic Theories (TLT 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690328v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00553256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Scale Production of Syntactic Annotations to Move Forward</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Large scale production of syntactic annotations for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Chalendar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gardent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING'08 Workshop on Cross-Framework and Cross-Domain Parser Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">First Workshop on Automated Syntactic Annotations for Interoperable Language Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISO TC37/SC4, Jan 2008, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00553530v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00553519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech overlap and interplay with disfluencies in political interviews</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Annotation and analysis of overlapping speech in political interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Paralinguistic Speech - between models and data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">LREC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836619v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRASQUES, le système du groupe LIR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PASSAGE: from French Parser Evaluation to Large Sized Treebank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier EQueR, TALN 05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dourdan, France. pp.N/P</w:t>
+              <w:t xml:space="preserve">LREC 2008 - 6th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456754v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00553522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'importance des synonymes pour la sélection de passages en question-réponse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Large Scale Production of Syntactic Annotations to Move Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faïza El Kateb</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA'05 Conférence en Recherche d'Informations et Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COLING'08 Workshop on Cross-Framework and Cross-Domain Parser Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Manchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125013v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00553530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative study of disfluencies in French broadcast interviews</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Speech overlap and interplay with disfluencies in political interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISS'05 (Disfluency in Spontaneous Speech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, aix-en-provence, France. pp.27-32</w:t>
+              <w:t xml:space="preserve">International Workshop on Paralinguistic Speech - between models and data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00399001v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d'un corpus de dialogue oral pour l'évaluation automatique de la compréhension hors- et en- contexte du dialogue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+                <w:t xml:space="preserve">De l'importance des synonymes pour la sélection de passages en question-réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Robba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza El Kateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA'05 Conférence en Recherche d'Informations et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Grenoble, France. pp.71-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2005.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100201v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ongoing Evaluation Campaign of Syntactic Parsing of French : EASY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">FRASQUES, le système du groupe LIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gendner</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Fourth International Conference on Language Ressources and Evaluation (LREC 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lisbon, Portugal, Portugal. pp.2023--2026</w:t>
+              <w:t xml:space="preserve">Atelier EQueR, TALN 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456796v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annoter en constituants pour évaluer des analyseurs syntaxiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quantitative study of disfluencies in French broadcast interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Monceaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Robba</w:t>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gendner</w:t>
+                <w:t xml:space="preserve">Frédérique Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OnziÃ¨me Conférence Nationale sur le Traitement Automatique des Langues Naturelles (TALN 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, FÃ¨s, Maroc, Maroc. pp.467--476</w:t>
+              <w:t xml:space="preserve">DISS'05 (Disfluency in Spontaneous Speech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, aix-en-provence, France. pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution d'un corpus de dialogue oral pour l'évaluation automatique de la compréhension hors- et en- contexte du dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mctait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fès, Maroc. pp.357-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ongoing Evaluation Campaign of Syntactic Parsing of French : EASY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Robba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gendner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Fourth International Conference on Language Ressources and Evaluation (LREC 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Lisbon, Portugal. pp.2023-2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annoter en constituants pour évaluer des analyseurs syntaxiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Robba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gendner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onzième Conférence Nationale sur le Traitement Automatique des Langues Naturelles (TALN 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.467--476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8290,2887 +8665,2908 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Clinical Trials Reporting Quality using Large Language Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CQuAE: A new Contextualized QUestion Answering corpus on Education domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Tamames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha-Quang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57896/2024-tal-65_2_1⟩</w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151, pp.102305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2024.102305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447024v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CQuAE: A new Contextualized QUestion Answering corpus on Education domain</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Clinical Trials Reporting Quality using Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laï-King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2024.102305⟩</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (2), pp.13-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57896/2024-tal-65_2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242257v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP4NLP+5: The Deep (R)evolution in Speech and Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7, pp.863126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frma.2022.863126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Contribution of Specific Entity Detection in Comparative Constructions to Automatic Spin Detection in Biomedical Scientific Publications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Koroleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lecture Notes in Computer Science, 12598, pp.304-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-66527-2_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NLP4NLP Corpus (I): 50 Years of Publication, Collaboration and Citation in Speech and Language Processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Measuring semantic similarity of clinical trial outcomes using deep pre-trained language representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kamath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frma.2018.00036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.100058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjbinx.2019.100058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413751v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On improving the implementation of automatic updating of systematic reviews</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The NLP4NLP Corpus (II): 50 Years of Research in Speech and Language Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMIA open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jamiaopen/ooz044⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frma.2018.00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449475v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring semantic similarity of clinical trial outcomes using deep pre-trained language representations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De l'évaluation et ses ressources en traitement automatique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjbinx.2019.100058⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXIV (1), pp.95-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfla.241.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449449v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NLP4NLP Corpus (II): 50 Years of Research in Speech and Language Processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On improving the implementation of automatic updating of systematic reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Olarte Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frma.2018.00037⟩</w:t>
+              <w:t xml:space="preserve">JAMIA open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (4), pp.400-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jamiaopen/ooz044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413749v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'évaluation et ses ressources en traitement automatique des langues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The NLP4NLP Corpus (I): 50 Years of Publication, Collaboration and Citation in Speech and Language Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfla.241.0095⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frma.2018.00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413747v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus NLP4NLP pour l'analyse bibliométrique de 50 années de recherches en traitement automatique de la parole et du langage naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20, pp.31-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart4Job: A Big Data Framework for Intelligent Job Offers Broadcasting Using Time Series Forecasting and Semantic Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, pp.16-30</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 7, pp.16-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bdr.2016.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse and Plagiarism in Speech and Natural Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Digital Libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00799-017-0211-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rediscovering 15+2 Years of Discoveries in Language Resources and Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50, pp.165-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10579-016-9352-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP4NLP : the cobbler's children won't go unshod.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph J Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D-Lib Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1045/november2015-francopoulo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude quantitative des marqueurs discursifs, disfluences et chevauchements de parole dans des interviews politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (29), pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tipa.830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combined Approach to Emotion Detection in Suicide Notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Informatics Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), pp.105-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4137/BII.S8969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles of Evaluation in Natural Language Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynette Hirschman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (1), pp.7-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Language Technologies as a Challenge for Computer Science and Linguistics – 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zygmunt Vetulani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th LANGUAGE AND TECHNOLOGY CONFERENCE: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adam Mickiewicz University Press, 2023, 978-83-232-4177-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14746/amup.9788323241775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zygmunt Vetulani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Kubis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13212, Springer International Publishing; Springer International Publishing, 2019, Lecture Notes in Computer Science, ISBN 978-83-65988-31-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05328-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de la conférence Traitement Automatique de la Langue Naturelle, TALN 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement Automatique de la Langue Naturelle, TALN 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation du codage des récits de rêve : une approche basée sur la génération de paraphrases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Détection de l'émotion à partir de ses composantes dans des récits émotionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Cortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GT ACAI Affects, Compagnons Artificiels et Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269424v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de l'émotion à partir de ses composantes dans des récits émotionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Automatisation du codage des récits de rêve : une approche basée sur la génération de paraphrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Cortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée GT ACAI Affects, Compagnons Artificiels et Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269398v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Language Processing for Cognitive Analysis of Emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Cortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Finkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Ye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMPG - Meeting of the EUROPEAN MATHEMATICAL PSYCHOLOGY GROUP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rovereto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805768v1</w:t>
-              </w:r>
-[...361 lines deleted...]
-                <w:t xml:space="preserve">hal-01843585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective Evaluation Toolkit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Evaluation Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Delivrable 5.4 European project uComp. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Delivrable 5.3, European uComp Project. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652229v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Affective Evaluation Toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Delivrable 5.3, European uComp Project. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Delivrable 5.4 European project uComp. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652227v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements of Affective Knowledge Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Delivrable 5.1 European uComp Project. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11180,159 +11576,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization of Term Weighting Scheme for Sentiment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Language technology Challenges for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 8387, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer, Cham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.116-128, 2014, Lecture Notes in Artificial Intelligence, 978-3-319-08957-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-08958-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11342,131 +11738,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivrable D5.3 - Evaluation Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId264"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11613,51 +12009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Stricker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU57964.2023.10389695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779777v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raithel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Syuan Yeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuntaro Yada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tamames" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ettayeb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242362v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu La&#239;-King" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.bionlp-1.27" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramit Goyal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Znaidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702544" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Quang Le" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Wakamiya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Kanashiro Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peitao Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20736/0002001327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Cortal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.latechclfl-1.8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Arranz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Choukri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Cuadros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Garc&#237;a-Pablos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gianola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713523v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Hude&#269;ek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Paul Schaub" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#352;tancl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Du&#353;ek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schumacher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Boukkouri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.eval4nlp-1.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danxin Cui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mariko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Labidurie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues De Mazancourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Hudecek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stancl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Dusek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.econlp-1.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#274;riks Ajausks" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chomicha Bendahman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bi&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200869" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Masson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ajausks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Arranz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bi&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cerd&#224;-I-Cuc&#243;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Choukri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bruzaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koroleva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kamath" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. M. Bossuyt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.bionlp-1.5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827884v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tan Tran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Fisher Fishkin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413816v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840811v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bui-Quang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413806v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840808v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840848v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637441v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840818v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vetulani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413800v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413784v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413787v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plepl&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840820v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munshi Asadullah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618423v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493912v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553256v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553519v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ayache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553522v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690328v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836619v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456754v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za El Kateb" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2005.7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique B&#233;nard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456796v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456787v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57896/2024-tal-65_2_1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242257v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Quang Le" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102305" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410734v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.863126" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449857v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66527-2_22" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413751v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00036" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449475v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Olarte Parra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooz044" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449449v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjbinx.2019.100058" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413749v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00037" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413747v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0095" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413744v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03237353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabderrahmane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellouli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paroubek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840700v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0211-0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840701v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9352-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/november2015-francopoulo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.830" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790860v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/BII.S8969" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502700v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Hirschman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269424v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269398v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805768v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442486v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Vetulani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/amup.9788323241775" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430598v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kubis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05328-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652227v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652217v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618421v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-08958-4_10#citeas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_10" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933447v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pommeret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572941v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tamames" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ettayeb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raithel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Syuan Yeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuntaro Yada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Stricker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu La&#239;-King" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.bionlp-1.27" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramit Goyal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Znaidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU57964.2023.10389695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Quang Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Wakamiya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Kanashiro Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peitao Han" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20736/0002001327" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Cortal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.latechclfl-1.8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Hude&#269;ek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Paul Schaub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#352;tancl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Du&#353;ek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Arranz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Choukri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Cuadros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Garc&#237;a-Pablos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gianola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danxin Cui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mariko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Labidurie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues De Mazancourt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Boukkouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.eval4nlp-1.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Hu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schumacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.econlp-1.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Hudecek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stancl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Dusek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ajausks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Arranz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bi&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cerd&#224;-I-Cuc&#243;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Choukri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#274;riks Ajausks" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chomicha Bendahman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bi&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200869" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388656v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bruzaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koroleva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kamath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. M. Bossuyt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.bionlp-1.5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tan Tran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Fisher Fishkin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413818v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617191v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840808v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bui-Quang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840817v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840811v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vetulani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639808v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413787v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617186v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plepl&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munshi Asadullah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618423v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551975v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ayache" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690328v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553530v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125013v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za El Kateb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2005.7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456754v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399001v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique B&#233;nard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456796v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242257v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Quang Le" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102305" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447024v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57896/2024-tal-65_2_1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410734v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.863126" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449857v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66527-2_22" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449449v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjbinx.2019.100058" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00037" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413747v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0095" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449475v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Olarte Parra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooz044" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413751v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00036" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413744v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03237353v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabderrahmane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellouli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paroubek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2016.11.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMXK58LQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840700v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0211-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9352-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/november2015-francopoulo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.830" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/BII.S8969" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502700v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Hirschman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442486v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Vetulani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/amup.9788323241775" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kubis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05328-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269398v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652227v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652229v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652217v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-08958-4_10#citeas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933447v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>