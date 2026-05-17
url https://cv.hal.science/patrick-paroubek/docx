--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -475,273 +475,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CQuAE : Un nouveau corpus de question-réponse pour l'enseignement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dataset for Pharmacovigilance in German, French, and Japanese: Annotating Adverse Drug Reactions across Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Tamames</w:t>
+                <w:t xml:space="preserve">Lisa Raithel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Ettayeb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+                <w:t xml:space="preserve">Hui-Syuan Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shuntaro Yada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.50-63</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.395-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623009v1</w:t>
+                <w:t xml:space="preserve">hal-04779777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dataset for Pharmacovigilance in German, French, and Japanese: Annotating Adverse Drug Reactions across Languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hui-Syuan Yeh</w:t>
+                <w:t xml:space="preserve">CQuAE : Un nouveau corpus de question-réponse pour l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuntaro Yada</w:t>
+                <w:t xml:space="preserve">Louis Tamames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
+                <w:t xml:space="preserve">Sofiane Ettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.395-414</w:t>
+              <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.50-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779777v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitchat as Interference: Adding User Backstories to Task-Oriented Dialogues</w:t>
               </w:r>
@@ -803,200 +803,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Approach to Emotion Detection and Task-Oriented Dialogue Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Stricker</w:t>
+                <w:t xml:space="preserve">Pre-training data selection for biomedical domain adaptation using journal impact metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laï-King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWSDS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Workshop on Biomedical Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand. pp.363-369, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.bionlp-1.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415809v1</w:t>
+                <w:t xml:space="preserve">hal-05447036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-training data selection for biomedical domain adaptation using journal impact metrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laï-King</w:t>
+                <w:t xml:space="preserve">A Unified Approach to Emotion Detection and Task-Oriented Dialogue Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Workshop on Biomedical Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWSDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Sapporo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.bionlp-1.27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05447036v1</w:t>
+                <w:t xml:space="preserve">hal-04415809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Multilingualism in Online Public Access Catalogs</w:t>
               </w:r>
@@ -1203,51 +1203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner les &amp;quot;bons&amp;quot; passages pour créer les &amp;quot;bonnes&amp;quot; questions : Analyse et Évaluation d'un nouveau Corpus de Questions et Réponses pour l'Éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Quang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1410,64 +1410,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to generate teacher-like questions guided by text spans extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Tamames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Quang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,64 +1548,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoko Wakamiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lis Kanashiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Raithel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Syuan Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peitao Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2123,51 +2123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus annoté pour la génération de questions et l’extraction de réponses pour l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Quang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,420 +2354,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sequence to sequence transformer data logic experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Evaluation: a Qualitative Analysis of Natural Language Processing System Behavior Based Upon Data Resistance to Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gianola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danxin Cui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hugues De Mazancourt</w:t>
+                <w:t xml:space="preserve">Hicham El Boukkouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Financial Narrative Processing Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVAL4NLP, 2nd Workshop on "Evaluation &amp; Comparison of NLP Systems", EMNLP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.eval4nlp-1.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407607v1</w:t>
+                <w:t xml:space="preserve">hal-03432331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Evaluation: a Qualitative Analysis of Natural Language Processing System Behavior Based Upon Data Resistance to Processing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+                <w:t xml:space="preserve">Annotation model and corpus for opinion detection in economic and financial narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahui Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVAL4NLP, 2nd Workshop on "Evaluation &amp; Comparison of NLP Systems", EMNLP 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Financial Narrative Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2021, Lancaster, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432331v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation model and corpus for opinion detection in economic and financial narratives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sequence to sequence transformer data logic experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danxin Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mariko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiahui Hu</w:t>
+                <w:t xml:space="preserve">Estelle Labidurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues De Mazancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Financial Narrative Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2021, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336527v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fine-Grained Annotated Corpus for Target-Based Opinion Analysis of Economic and Financial Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahui Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Workshop on Economics and Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2021, Punta Cana, Dominican Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3756,51 +3756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5967,51 +5967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 22e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6360,51 +6360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier DEfi Fouilles de Textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7021,51 +7021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PASSAGE Syntactic Representation: a Minimal Common Ground for Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7181,51 +7181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7382,307 +7382,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00553519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation and analysis of overlapping speech in political interviews</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PASSAGE: from French Parser Evaluation to Large Sized Treebank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Adda</w:t>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">LREC 2008 - 6th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690328v1</w:t>
+                <w:t xml:space="preserve">inria-00553522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASSAGE: from French Parser Evaluation to Large Sized Treebank</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hamon</w:t>
+                <w:t xml:space="preserve">Annotation and analysis of overlapping speech in political interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Mostefa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2008 - 6th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">LREC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00553522v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Scale Production of Syntactic Annotations to Move Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7763,90 +7763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech overlap and interplay with disfluencies in political interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Adda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7927,51 +7927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Robba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza El Kateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8147,103 +8147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative study of disfluencies in French broadcast interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISS'05 (Disfluency in Spontaneous Speech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, aix-en-provence, France. pp.27-32</w:t>
@@ -8298,51 +8298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mctait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mostefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8397,51 +8397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ongoing Evaluation Campaign of Syntactic Parsing of French : EASY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8522,51 +8522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annoter en constituants pour évaluer des analyseurs syntaxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8673,252 +8673,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CQuAE: A new Contextualized QUestion Answering corpus on Education domain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ha-Quang Le</w:t>
+                <w:t xml:space="preserve">Evaluation of Clinical Trials Reporting Quality using Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laï-King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2024.102305⟩</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (2), pp.13-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57896/2024-tal-65_2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242257v1</w:t>
+                <w:t xml:space="preserve">hal-05447024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Clinical Trials Reporting Quality using Large Language Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laï-King</w:t>
+                <w:t xml:space="preserve">CQuAE: A new Contextualized QUestion Answering corpus on Education domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Tamames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ettayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha-Quang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 65 (2), pp.13-38. </w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151, pp.102305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57896/2024-tal-65_2_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2024.102305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447024v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP4NLP+5: The Deep (R)evolution in Speech and Language Processing</w:t>
               </w:r>
@@ -10181,90 +10181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude quantitative des marqueurs discursifs, disfluences et chevauchements de parole dans des interviews politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10354,51 +10354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Informatics Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), pp.105-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10498,769 +10498,769 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (1), pp.7-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection de l'émotion à partir de ses composantes dans des récits émotionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Cortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatisation du codage des récits de rêve : une approche basée sur la génération de paraphrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Cortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée GT ACAI Affects, Compagnons Artificiels et Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural Language Processing for Cognitive Analysis of Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Cortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMPG - Meeting of the EUROPEAN MATHEMATICAL PSYCHOLOGY GROUP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rovereto, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Language Technologies as a Challenge for Computer Science and Linguistics – 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zygmunt Vetulani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th LANGUAGE AND TECHNOLOGY CONFERENCE: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adam Mickiewicz University Press, 2023, 978-83-232-4177-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14746/amup.9788323241775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zygmunt Vetulani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Kubis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13212, Springer International Publishing; Springer International Publishing, 2019, Lecture Notes in Computer Science, ISBN 978-83-65988-31-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-05328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la conférence Traitement Automatique de la Langue Naturelle, TALN 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique de la Langue Naturelle, TALN 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843585v1</w:t>
-              </w:r>
-[...354 lines deleted...]
-                <w:t xml:space="preserve">hal-03805768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11330,51 +11330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Delivrable 5.3, European uComp Project. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12009,51 +12009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pommeret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572941v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tamames" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ettayeb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raithel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Syuan Yeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuntaro Yada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Stricker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu La&#239;-King" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.bionlp-1.27" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramit Goyal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Znaidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU57964.2023.10389695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Quang Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Wakamiya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Kanashiro Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peitao Han" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20736/0002001327" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Cortal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.latechclfl-1.8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Hude&#269;ek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Paul Schaub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#352;tancl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Du&#353;ek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Arranz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Choukri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Cuadros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Garc&#237;a-Pablos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gianola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danxin Cui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mariko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Labidurie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues De Mazancourt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Boukkouri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.eval4nlp-1.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Hu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schumacher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.econlp-1.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Hudecek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stancl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Dusek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ajausks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Arranz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bi&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cerd&#224;-I-Cuc&#243;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Choukri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#274;riks Ajausks" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chomicha Bendahman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bi&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200869" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388656v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bruzaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koroleva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kamath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. M. Bossuyt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.bionlp-1.5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tan Tran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Fisher Fishkin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413818v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617191v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840808v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bui-Quang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840817v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840811v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vetulani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639808v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413787v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617186v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plepl&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munshi Asadullah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618423v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551975v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ayache" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690328v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553530v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125013v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za El Kateb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2005.7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456754v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399001v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique B&#233;nard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456796v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242257v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Quang Le" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102305" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447024v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57896/2024-tal-65_2_1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410734v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.863126" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449857v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66527-2_22" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449449v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjbinx.2019.100058" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00037" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413747v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0095" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449475v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Olarte Parra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooz044" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413751v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00036" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413744v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03237353v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabderrahmane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellouli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paroubek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2016.11.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMXK58LQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840700v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0211-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9352-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/november2015-francopoulo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.830" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/BII.S8969" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502700v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Hirschman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442486v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Vetulani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/amup.9788323241775" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kubis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05328-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269398v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652227v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652229v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652217v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-08958-4_10#citeas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933447v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pommeret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572941v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779777v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Raithel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Syuan Yeh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuntaro Yada" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623009v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tamames" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ettayeb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Stricker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu La&#239;-King" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.bionlp-1.27" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramit Goyal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Znaidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU57964.2023.10389695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Quang Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Mariani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Wakamiya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lis Kanashiro Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peitao Han" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20736/0002001327" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Cortal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.latechclfl-1.8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Hude&#269;ek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Paul Schaub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel &#352;tancl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Du&#353;ek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805702v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Arranz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Choukri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Cuadros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Garc&#237;a-Pablos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gianola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Boukkouri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.eval4nlp-1.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahui Hu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schumacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407607v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danxin Cui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mariko" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Labidurie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues De Mazancourt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.econlp-1.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Hudecek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stancl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Dusek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ajausks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Arranz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bi&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cerd&#224;-I-Cuc&#243;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Choukri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#274;riks Ajausks" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chomicha Bendahman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bi&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200869" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388656v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bruzaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449382v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koroleva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kamath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. M. Bossuyt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.bionlp-1.5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827884v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tan Tran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Fisher Fishkin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413818v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617191v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840808v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bui-Quang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840817v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840811v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Vetulani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637441v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639808v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413787v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617186v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Plepl&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840821v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cieri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01359437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munshi Asadullah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618423v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840831v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-745" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551975v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ayache" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690328v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553530v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125013v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za El Kateb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2005.7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456754v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399001v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique B&#233;nard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456796v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57896/2024-tal-65_2_1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242257v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Quang Le" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102305" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410734v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mariani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.863126" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449857v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66527-2_22" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449449v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjbinx.2019.100058" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00037" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413747v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.241.0095" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449475v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Olarte Parra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jamiaopen/ooz044" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413751v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2018.00036" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413744v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03237353v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabderrahmane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellouli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paroubek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2016.11.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMXK58LQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840700v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-017-0211-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9352-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/november2015-francopoulo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.830" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/BII.S8969" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502700v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynette Hirschman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269398v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269424v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03805768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442486v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zygmunt Vetulani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/amup.9788323241775" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430598v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kubis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05328-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652227v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652229v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652217v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-08958-4_10#citeas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933447v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>