--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -100,1533 +100,1533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost hygroscopic packed beds for energy storage in solar dryers: Sizing rules from a dual-scale heat and mass transfer model</w:t>
+                <w:t xml:space="preserve">Thermal, rheological and mechanical behavior of PLA and PP biocomposites filled with Brewer’s spent grain (BSG): A comparative analysis of polymer-filler interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Adele Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Pedro Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Mazian</w:t>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro E.D. Augusto</w:t>
+                <w:t xml:space="preserve">Sébastien Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Remond</w:t>
+                <w:t xml:space="preserve">Catherine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 153, pp.121069. </w:t>
+              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2026.121069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/08927057261418660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511086v1</w:t>
+                <w:t xml:space="preserve">hal-05549867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, rheological and mechanical behavior of PLA and PP biocomposites filled with Brewer’s spent grain (BSG): A comparative analysis of polymer-filler interactions</w:t>
+                <w:t xml:space="preserve">Low-cost hygroscopic packed beds for energy storage in solar dryers: Sizing rules from a dual-scale heat and mass transfer model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adele Poirier</w:t>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Augusto</w:t>
+                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Alix</w:t>
+                <w:t xml:space="preserve">Pedro E.D. Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lacoste</w:t>
+                <w:t xml:space="preserve">Romain Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 153, pp.121069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/08927057261418660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2026.121069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549867v1</w:t>
+                <w:t xml:space="preserve">hal-05511086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural, physical and hygrothermal properties of miscanthus aggregates</w:t>
+                <w:t xml:space="preserve">A model-based advanced control system to cope with energy fluctuations in industrial wood drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Yacine Benariba</w:t>
+                <w:t xml:space="preserve">Antoine Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+                <w:t xml:space="preserve">Merlin Simo-Tagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">Clément L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Douzane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 493, pp.143012. </w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (9), pp.1418-1428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2025.2528881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214410v1</w:t>
+                <w:t xml:space="preserve">hal-05554184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological, structural, and functional properties of biobased cassava starch foam trays added with turmeric pigment extraction residue</w:t>
+                <w:t xml:space="preserve">Determination of the thermophysical properties of hemp shives using a methodology combining X-ray nanotomography and FFT-based numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Aguilar</w:t>
+                <w:t xml:space="preserve">W. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ferreira da Silva</w:t>
+                <w:t xml:space="preserve">N. Moudhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.E.D. Augusto</w:t>
+                <w:t xml:space="preserve">Dm. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 515, pp.145827. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 251, pp.127331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087856v1</w:t>
+                <w:t xml:space="preserve">hal-05133721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-functional nanocellulose/lignocellulose-based polyurethane nanocomposite foams with enhanced flame retardancy, thermal conductivity, and thermal stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The extended cup method: Cross-effects of water vapor diffusivity and gas permeability in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan An Nguyen</w:t>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Binh Nguyen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia P Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.141133⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.126569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.126569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949094v1</w:t>
+                <w:t xml:space="preserve">hal-05202894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Modeling of Rotating Algal Biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural, physical and hygrothermal properties of miscanthus aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacine Benariba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Gao</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.70028⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 493, pp.143012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.143012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458109v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the thermophysical properties of hemp shives using a methodology combining X-ray nanotomography and FFT-based numerical simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological, structural, and functional properties of biobased cassava starch foam trays added with turmeric pigment extraction residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E.D. Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Leclerc</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delia R Tapia-Blácido</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 515, pp.145827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.145827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133721v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extended cup method: Cross-effects of water vapor diffusivity and gas permeability in porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mechanistic Modeling of Rotating Algal Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Casalinho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Rémond</w:t>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.126569⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (11), pp.2980-3006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.70028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202894v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based advanced control system to cope with energy fluctuations in industrial wood drying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-functional nanocellulose/lignocellulose-based polyurethane nanocomposite foams with enhanced flame retardancy, thermal conductivity, and thermal stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan An Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Binh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Stéphan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+                <w:t xml:space="preserve">Doan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Simo-Tagne</w:t>
+                <w:t xml:space="preserve">Khoa T.D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément L’hostis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eunyoung Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (9), pp.1418-1428. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 305, pp.141133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2025.2528881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.141133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554184v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory study of automated sorption measurements in wood: method for correcting systematic errors with the commonly used 0.002% min−1 stop criterion</w:t>
+                <w:t xml:space="preserve">Combined effects of starch dry heat treatment (DHT) and chitosan blending on materials produced by extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel L Zelinka</w:t>
+                <w:t xml:space="preserve">Thomás Corrêa Vianna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel V Glass</w:t>
+                <w:t xml:space="preserve">Bruna de Oliveira Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Farkas</w:t>
+                <w:t xml:space="preserve">Sylvain Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil E Thybring</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Altgen</w:t>
+                <w:t xml:space="preserve">Osvaldo H Campanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10450-025-00655-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 329, pp.147804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320003v1</w:t>
+                <w:t xml:space="preserve">hal-05287943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of starch dry heat treatment (DHT) and chitosan blending on materials produced by extrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interlaboratory study of automated sorption measurements in wood: method for correcting systematic errors with the commonly used 0.002% min−1 stop criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel L Zelinka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomás Corrêa Vianna</w:t>
+                <w:t xml:space="preserve">Samuel V Glass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna de Oliveira Gomes</w:t>
+                <w:t xml:space="preserve">Natalia Farkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Foret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+                <w:t xml:space="preserve">Emil E Thybring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osvaldo H Campanella</w:t>
+                <w:t xml:space="preserve">Michael Altgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 329, pp.147804. </w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (7), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10450-025-00655-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287943v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fork device: a test for estimating the memory creep of wood under load during moisture variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59 (22), 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1794,90 +1794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth analysis of Lime-hemp concrete and water vapor interactions: Effect of water default and prediction of the sorption behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 157, pp.105921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1905,1599 +1905,1625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building blocks needed for mechanistic modeling of bioprocesses: A critical review based on protein production by CHO cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On-line evaluation of moisture transfer properties for a feed-forward control of a wood drying kiln with a mechanistic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Simo-Tagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mec.2024.e00232⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (16), pp.2348-2361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2024.2420873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515543v1</w:t>
+                <w:t xml:space="preserve">hal-05380092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence in the field of drying: Revolution or evolution?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Approach for Sulfidation Process in Packed Bed with Hi-Fuel A310 Sorbent—Thermodynamical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Lorreyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Malinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Butin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2024.2317653⟩</w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering8020038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759109v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of oak wood in alcoholic solutions: synergy and memory effects between water and ethanol</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational characterisation of the heat flow meter method applied to moist bio-based insulating building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Litoux-Desrues</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniela Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-024-01556-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 201 (7), pp.109038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597735v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy applied to online monitoring of a bioreactor: Tackling the limit of detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acclimation dynamics of Chlorella vulgaris to sudden light change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Arthur Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2023.123343⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82, pp.103661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227441v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward mechanistic models “augmented” by machine learning. Example of a drying simulation data set exploited by a Physics Informed Neural Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Evaluating moisture transfer properties of wood by inverse analysis of moisture content profiles determined during drying by X-ray attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Ouertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1 - 15. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 42, pp.168-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2023.2279164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2024.2411582⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04759083v1</w:t>
+                <w:t xml:space="preserve">hal-04448743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Approach for Sulfidation Process in Packed Bed with Hi-Fuel A310 Sorbent—Thermodynamical Studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective non-halogen flame-retardants combined with nSiO2 particles to improve thermal stability and fire resistance of high-performance polyurethane nanocomposite foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Butin</w:t>
+                <w:t xml:space="preserve">Lam Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Casalinho</w:t>
+                <w:t xml:space="preserve">Ngoc Thuy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan An Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemengineering8020038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2024.02.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759281v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimation dynamics of Chlorella vulgaris to sudden light change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+                <w:t xml:space="preserve">Toward mechanistic models “augmented” by machine learning. Example of a drying simulation data set exploited by a Physics Informed Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103661⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2024.2411582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675313v1</w:t>
+                <w:t xml:space="preserve">hal-04759083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating moisture transfer properties of wood by inverse analysis of moisture content profiles determined during drying by X-ray attenuation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Rémond</w:t>
+                <w:t xml:space="preserve">Artificial intelligence in the field of drying: Revolution or evolution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 42, pp.168-181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2023.2279164⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 42, pp.589 - 591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2024.2317653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448743v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective non-halogen flame-retardants combined with nSiO2 particles to improve thermal stability and fire resistance of high-performance polyurethane nanocomposite foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swelling of oak wood in alcoholic solutions: synergy and memory effects between water and ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dussaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lam Pham</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tan Binh Nguyen</w:t>
+                <w:t xml:space="preserve">François Litoux-Desrues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2024.02.066⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-024-01556-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530552v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line evaluation of moisture transfer properties for a feed-forward control of a wood drying kiln with a mechanistic model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Raman spectroscopy applied to online monitoring of a bioreactor: Tackling the limit of detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2024.2420873⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 304, pp.123343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2023.123343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380092v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational characterisation of the heat flow meter method applied to moist bio-based insulating building materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Partrick Perré</w:t>
+                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Segovia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Rémond</w:t>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 201 (7), pp.109038. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 410, pp.134238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554053v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phase ratios, density and particle shapes on directional thermal conductivity of vegetable concrete: A predictive model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat of Reaction in Individual Metabolic Pathways of Yeast Determined by Mechanistic Modeling in an Insulated Bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Yusmel González-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134238⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (137), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068‑024‑02580‑8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303463v1</w:t>
+                <w:t xml:space="preserve">hal-04818256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing the orthotropic linear-elastic model for wood applications using the FE method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Chakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (19), pp.7747-7765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4MA00554F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat of Reaction in Individual Metabolic Pathways of Yeast Determined by Mechanistic Modeling in an Insulated Bioreactor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mechanistic-based probabilistic optimization of industrial wood drying considering energy consumption, process duration, quality and cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (137), pp.16. </w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (7), pp.1178-1187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13068‑024‑02580‑8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2024.2323095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818256v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the combination of graphene and graphene oxide nanosheets in cement-based materials</w:t>
               </w:r>
@@ -3535,51 +3561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 154, pp.105800. </w:t>
@@ -3630,51 +3656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the 2D diamond scheme to predict the macroscopic thermal conductivity of a three-phase composite with local anisotropy directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Houssaine Quenjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 163, pp.226-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3702,2322 +3728,2296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic-based probabilistic optimization of industrial wood drying considering energy consumption, process duration, quality and cost</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Building blocks needed for mechanistic modeling of bioprocesses: A critical review based on protein production by CHO cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusmel González-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (7), pp.1178-1187. </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.e00232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2024.2323095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mec.2024.e00232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554158v1</w:t>
+                <w:t xml:space="preserve">hal-04515543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics for Polymer Microparticles: Opinion on Sustainability and Scalability</w:t>
+                <w:t xml:space="preserve">Evidence of iso-volume deformation during convective drying of yacón: An extended van Meel model adapted to large volume reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan El Itawi</w:t>
+                <w:t xml:space="preserve">Bianca Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Fadlallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+                <w:t xml:space="preserve">Carmen Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Allais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (2), pp.171-183. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 341, pp.111311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/suschem4020013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441245v1</w:t>
+                <w:t xml:space="preserve">hal-03875400v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorella vulgaris acclimated cultivation under flashing light: An in-depth investigation under iso-actinic conditions</w:t>
+                <w:t xml:space="preserve">Thermo-migration of moisture in Norway spruce assessed by in-situ micro-tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendie Levasseur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 70, pp.102976. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 404, pp.133209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.102976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962649v1</w:t>
+                <w:t xml:space="preserve">hal-04448721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of the cell wall of wood predicted by inverse analysis of 3D homogenization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of particle size on the pyrolysis of spruce and poplar: Thermogravimetric analyses, DAEM modelling, validation, and prediction of secondary charring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124700⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176, pp.106913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455610v1</w:t>
+                <w:t xml:space="preserve">hal-04448727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal factors affecting the yield of Dilute Acid Pretreatment of lignocellulosic biomass: a critical review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Probabilistic multi-objective optimization of wood torrefaction conditions using a validated mechanistic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 369 (128439), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 335, pp.126932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2022.128439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.126932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898504v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of particle size on the pyrolysis of spruce and poplar: Thermogravimetric analyses, DAEM modelling, validation, and prediction of secondary charring</w:t>
+                <w:t xml:space="preserve">Online Microfluidic Production of Sustainable Cyrene™-Derived Porous Microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Tian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hassan El Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wichapol Leephakphumphanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2023.106913⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15032023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448727v1</w:t>
+                <w:t xml:space="preserve">hal-03952238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic multi-objective optimization of wood torrefaction conditions using a validated mechanistic model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The use of a time-fractional transport model for performing computational homogenisation of 2D heterogeneous media exhibiting memory effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Rémond</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Burrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.126932⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 480, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448705v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Microfluidic Production of Sustainable Cyrene™-Derived Porous Microparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Strategy to Enhance Antioxidant Content in Saccharomyces Cerevisiae Based on Oxygen Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su15032023⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (10), pp.246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering10020246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952238v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of a time-fractional transport model for performing computational homogenisation of 2D heterogeneous media exhibiting memory effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">State-of-the-art in the mechanistic modeling of the drying of solids: A review of 40 years of progress and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Turner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Burrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112020⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2022.2159974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448756v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Strategy to Enhance Antioxidant Content in Saccharomyces Cerevisiae Based on Oxygen Pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Na Cui</w:t>
+                <w:t xml:space="preserve">Thermoplastic starch biocomposites reinforced with hemp shives obtained via extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassileios Bekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe C.B. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osvaldo H Campanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206, pp.117707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering10020246⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03986356v1</w:t>
+                <w:t xml:space="preserve">hal-04440594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of iso-volume deformation during convective drying of yacón: An extended van Meel model adapted to large volume reduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The impact of light/dark regimes on structure and physiology of Chlorella vulgaris biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111311⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1250866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875400v2</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-migration of moisture in Norway spruce assessed by in-situ micro-tomography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improvement of Sinapine Extraction from Mustard Seed Meal by Application of Emerging Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lagalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133209⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12030520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448721v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art in the mechanistic modeling of the drying of solids: A review of 40 years of progress and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Principal factors affecting the yield of Dilute Acid Pretreatment of lignocellulosic biomass: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ian Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2022.2159974⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 369 (128439), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2022.128439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922881v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of light/dark regimes on structure and physiology of Chlorella vulgaris biofilms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity of the cell wall of wood predicted by inverse analysis of 3D homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brahim Mazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Houssaine Quenjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1250866⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 217, pp.124700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388644v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplastic starch biocomposites reinforced with hemp shives obtained via extrusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foret</w:t>
+                <w:t xml:space="preserve">Microfluidics for Polymer Microparticles: Opinion on Sustainability and Scalability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Itawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Mazian</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/suschem4020013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04440594v1</w:t>
+                <w:t xml:space="preserve">hal-04441245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Sinapine Extraction from Mustard Seed Meal by Application of Emerging Technologies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chlorella vulgaris acclimated cultivation under flashing light: An in-depth investigation under iso-actinic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lagalle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wendie Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.520. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70, pp.102976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12030520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.102976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986124v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive mechanistic yeast model able to switch metabolism according to growth conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Numerical Study of Turbulent Combustion of a Lignocellulosic Gas Mixture in an Updraft Fixed Bed Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saaida Khlifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzouk Lajili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fermentation8120710⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (24), pp.16587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su142416587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441254v1</w:t>
+                <w:t xml:space="preserve">hal-03902972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse analysis of oxygen diffusivity in oak wood using the back-face method: application to cooperage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Colin</w:t>
+                <w:t xml:space="preserve">A comprehensive mechanistic yeast model able to switch metabolism according to growth conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusmel González-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fermentation8120710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-021-01325-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04431127v1</w:t>
+                <w:t xml:space="preserve">hal-04441254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Study of Turbulent Combustion of a Lignocellulosic Gas Mixture in an Updraft Fixed Bed Reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse analysis of oxygen diffusivity in oak wood using the back-face method: application to cooperage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzouk Lajili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+                <w:t xml:space="preserve">Claire Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (24), pp.16587. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (1), pp.219-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su142416587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-021-01325-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902972v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A predictive model of organic acids separation by chromatography with strong anionic resins in sulfate form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuyang Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6077,90 +6077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green assessment of polymer microparticles production processes: a critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Itawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6194,90 +6194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CT investigation of 3D liquid pathways in the anatomical structure of Norway spruce wood during imbibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6328,64 +6328,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of water vapor diffusion in low density fiberboard: implications as a building material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6484,51 +6484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Nhan Ha Thuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 139 (10), pp.51757. </w:t>
@@ -6560,10843 +6560,10843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann Simulation for Flow Inside Open-Ended Porous Medium With Partially Thermally Active Walls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Multiple-distribution DAEM modelling of spruce pyrolysis: An investigation of the best trade-off regarding the number and shape of distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4051837⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229, pp.113756 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431087v1</w:t>
+                <w:t xml:space="preserve">hal-03493349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validated Distributed Activation Energy Model (DAEM) to predict the chemical degradation of biomass as a function of hydrothermal treatment conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Monitoring imbibition dynamics at tissue level in Norway spruce using X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125831⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (12), pp.1081-1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2020-0269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420078v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate and nitrite as mixed source of nitrogen for Chlorella vulgaris: fast nitrogen quantification using spectrophotometer and machine learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A robust and frugal model of biomass pyrolysis in the range 100–800 °C: Inverse analysis of DAEM parameters, validation on static tests and determination of heats of reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Malinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila El Bekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (3), pp.1389-1397. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288, pp.119692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10811-021-02422-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.119692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384999v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of nonlinear time-fractional anomalous diffusion models for simulating transport processes in heterogeneous binary media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Burrage</w:t>
+                <w:t xml:space="preserve">In-situ monitoring of wine volume, barrel mass, ullage pressure and dissolved oxygen for a better understanding of wine-barrel-cellar interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92, pp.105454. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.110233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141518v1</w:t>
+                <w:t xml:space="preserve">hal-03174828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust and frugal model of biomass pyrolysis in the range 100–800 °C: Inverse analysis of DAEM parameters, validation on static tests and determination of heats of reaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flax xylem as composite material reinforcement: Microstructure and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucile Nuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamila El Bekri</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2020.119692⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.106550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547145v1</w:t>
+                <w:t xml:space="preserve">hal-03487074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ monitoring of wine volume, barrel mass, ullage pressure and dissolved oxygen for a better understanding of wine-barrel-cellar interactions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effectiveness of photocatalysis of MMT-supported TiO2 and TiO2 nanotubes for rhodamine B degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Bang Tam Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Loan Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Do Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hon Nhien Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Nhan Ha-Thuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110233⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 280 (1), pp.130802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174828v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax xylem as composite material reinforcement: Microstructure and mechanical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green microalgae in intermittent light: a meta-analysis assisted by machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendie Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106550⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-021-02603-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487074v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of photocatalysis of MMT-supported TiO2 and TiO2 nanotubes for rhodamine B degradation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Trung Do Nguyen</w:t>
+                <w:t xml:space="preserve">Multiscale investigation on the chemical and anatomical changes of lignocellulosic biomass for different severities of hydrothermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia P Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hon Nhien Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chi Nhan Ha-Thuc</w:t>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130802⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.8444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-87928-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547560v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation on the chemical and anatomical changes of lignocellulosic biomass for different severities of hydrothermal treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">CO2 Absorption Using Hollow Fiber Membrane Contactors: Introducing pH Swing Absorption (pHSA) to Overcome Purity Limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayali Ramdas Chavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-87928-y⟩</w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/membranes11070496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420085v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green microalgae in intermittent light: a meta-analysis assisted by machine learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+                <w:t xml:space="preserve">Morphological growth pattern of Phanerochaete chrysosporium cultivated on different Miscanthus x giganteus biomass fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Legin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Taidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-021-02603-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-021-02350-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487107v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-distribution DAEM modelling of spruce pyrolysis: An investigation of the best trade-off regarding the number and shape of distributions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Critical Review of Current Imaging Techniques to Investigate Water Transfers in Wood and Biosourced Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113756⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (1), pp.21-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-020-01538-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493349v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring imbibition dynamics at tissue level in Norway spruce using X-ray imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A validated Distributed Activation Energy Model (DAEM) to predict the chemical degradation of biomass as a function of hydrothermal treatment conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia P Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hf-2020-0269⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 341, pp.125831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487090v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 Absorption Using Hollow Fiber Membrane Contactors: Introducing pH Swing Absorption (pHSA) to Overcome Purity Limitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nitrate and nitrite as mixed source of nitrogen for Chlorella vulgaris: fast nitrogen quantification using spectrophotometer and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendie Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes11070496⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.1389-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-021-02422-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369266v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological growth pattern of Phanerochaete chrysosporium cultivated on different Miscanthus x giganteus biomass fractions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lattice Boltzmann Simulation for Flow Inside Open-Ended Porous Medium With Partially Thermally Active Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Behnam Taidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-021-02350-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (11), pp.114502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4051837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314517v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Critical Review of Current Imaging Techniques to Investigate Water Transfers in Wood and Biosourced Materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An investigation of nonlinear time-fractional anomalous diffusion models for simulating transport processes in heterogeneous binary media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libo Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Burrage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 137 (1), pp.21-61. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.105454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-020-01538-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547179v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of high value-added molecules production by microalgae in light of the classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A predictive dynamic yeast model based on component, energy, and electron carrier balances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéla La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Taidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107545⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (9), pp.2728-2740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.27442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046788v1</w:t>
+                <w:t xml:space="preserve">hal-03140205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of viscoelastic properties of biomass during hydrothermal treatment to assess the kinetics of chemical alterations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Chlorella vulgaris heterotrophic colony development and interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Bich-Thuy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Taidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.101907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2020.101907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123819⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03174833v1</w:t>
+                <w:t xml:space="preserve">hal-03140224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning processing of microalgae flow cytometry readings: illustrated with Chlorella vulgaris viability assays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TransPoly: A theoretical model to quantify the dynamics of water transfer through nanostructured polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-020-02180-7⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191, pp.122256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886689v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of increasing oxygen partial pressure on Saccharomyces cerevisiae growth and antioxidant and enzyme productions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Machine learning processing of microalgae flow cytometry readings: illustrated with Chlorella vulgaris viability assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendie Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-020-02180-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-020-10824-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02926402v1</w:t>
+                <w:t xml:space="preserve">hal-02886689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas production reveals the metabolism of immobilized Chlorella vulgaris during different trophic modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+                <w:t xml:space="preserve">Effect of increasing oxygen partial pressure on Saccharomyces cerevisiae growth and antioxidant and enzyme productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123842⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (18), pp.7815-7826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-020-10824-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141449v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household aluminum foil matte and bright side reflectivity measurements: Application to a photobioreactor light concentrator design</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Gas production reveals the metabolism of immobilized Chlorella vulgaris during different trophic modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 315, pp.123842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.btre.2019.e00399⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02949108v1</w:t>
+                <w:t xml:space="preserve">hal-03141449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of DEM for investigation of non- consolidated flow of cohesive and elongated biomass particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joel Casalinho</w:t>
+                <w:t xml:space="preserve">Household aluminum foil matte and bright side reflectivity measurements: Application to a photobioreactor light concentrator design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendie Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy Do</w:t>
+                <w:t xml:space="preserve">Khanh-Van Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dingena Schott</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Palpant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (4), pp.1500-1515. </w:t>
+              <w:t xml:space="preserve">Biotechnology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.e00399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2020.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.btre.2019.e00399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936438v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear stress computation in a millimeter thin flat panel photobioreactor: Numerical design validated by experiments</w:t>
+                <w:t xml:space="preserve">Potential of DEM for investigation of non- consolidated flow of cohesive and elongated biomass particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbiao Jiang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Martin</w:t>
+                <w:t xml:space="preserve">Huy Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Puel</w:t>
+                <w:t xml:space="preserve">Dingena Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Applied Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.1500-1515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bab.1894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2020.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046741v1</w:t>
+                <w:t xml:space="preserve">hal-02936438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomethane production by adsorption technology: New cycle development, adsorbent selection and process optimization</w:t>
+                <w:t xml:space="preserve">Shear stress computation in a millimeter thin flat panel photobioreactor: Numerical design validated by experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib Chouikhi</w:t>
+                <w:t xml:space="preserve">Wenbiao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendie Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Brandani</w:t>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluton Pullumbi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.21-24. </w:t>
+              <w:t xml:space="preserve">Biotechnology and Applied Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10450-020-00250-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bab.1894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936480v1</w:t>
+                <w:t xml:space="preserve">hal-03046741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Influences of Stearic Acid Coating and Recycled PET Microfibers on the Enhanced Properties of Composite Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomethane production by adsorption technology: New cycle development, adsorbent selection and process optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Nhung Vu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+                <w:t xml:space="preserve">Najib Chouikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federico Brandani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluton Pullumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13061461⟩</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.21-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10450-020-00250-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174798v1</w:t>
+                <w:t xml:space="preserve">hal-02936480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer in hollow fiber membrane contactor: Computational fluid dynamics determination of the shell side resistance</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synergistic Influences of Stearic Acid Coating and Recycled PET Microfibers on the Enhanced Properties of Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nhung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Nhan Ha Thuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13061461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2020.116674⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046760v1</w:t>
+                <w:t xml:space="preserve">hal-03174798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residence time distribution analysis in the transport and compressing screws of a biomass pretreatment process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mass transfer in hollow fiber membrane contactor: Computational fluid dynamics determination of the shell side resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 154, pp.162-170. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.116674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2020.116674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140277v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale numerical workflow describing microalgae motion and light pattern incidence towards population growth in a photobioreactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Residence time distribution analysis in the transport and compressing screws of a biomass pretreatment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110293⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.162-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893909v1</w:t>
+                <w:t xml:space="preserve">hal-03140277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorella vulgaris heterotrophic colony development and interaction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multiscale numerical workflow describing microalgae motion and light pattern incidence towards population growth in a photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2020.101907⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 498, pp.110293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140224v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransPoly: A theoretical model to quantify the dynamics of water transfer through nanostructured polymer films</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water migration in wood during imbibition assessed by X-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.14007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202017214007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122256⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03140177v1</w:t>
+                <w:t xml:space="preserve">hal-02955184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive dynamic yeast model based on component, energy, and electron carrier balances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of low-profile additives on shrinkage and mechanical properties of cultured marble materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan Du</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thien An Phung Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Tai Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.27442⟩</w:t>
+              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (8), pp.357-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14658011.2020.1762409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140205v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water migration in wood during imbibition assessed by X-ray imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joel Casalinho</w:t>
+                <w:t xml:space="preserve">Desmodesmus sp. pigment and FAME profiles under different illuminations and nitrogen status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendie Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gaveau-Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pointcheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.100409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202017214007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02955184v1</w:t>
+                <w:t xml:space="preserve">hal-02512970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of low-profile additives on shrinkage and mechanical properties of cultured marble materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel lattice-based model for investigating three-dimensional fungal growth on solid media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastics, Rubber and Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 541, pp.123536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2019.123536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14658011.2020.1762409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954920v1</w:t>
+                <w:t xml:space="preserve">hal-03140194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desmodesmus sp. pigment and FAME profiles under different illuminations and nitrogen status</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling fungal growth with fractional transport models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Turner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100409⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.105157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2019.105157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512970v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel lattice-based model for investigating three-dimensional fungal growth on solid media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Flowability characterization of torrefied biomass powders: static and dynamic testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2019.123536⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.105608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140194v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling fungal growth with fractional transport models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">In situ measurements of viscoelastic properties of biomass during hydrothermal treatment to assess the kinetics of chemical alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84, pp.105157. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 315, pp.123819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2019.105157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140142v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowability characterization of torrefied biomass powders: static and dynamic testing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A review of high value-added molecules production by microalgae in light of the classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendie Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Puel</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 138, pp.105608. </w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.107545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2020.107545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903554v1</w:t>
+                <w:t xml:space="preserve">hal-03046788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Fickian diffusion in biosourced materials: Experimental determination of the memory function using minute samples</w:t>
+                <w:t xml:space="preserve">Compressive strength of flax fibre bundles within the stem and comparison with unidirectional flax/epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Challansonnex</w:t>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Casalinho</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.07.013⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548333v1</w:t>
+                <w:t xml:space="preserve">hal-01980241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM modelling for flow of cohesive lignocellulosic biomass powders: Model calibration using bulk tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Effect of torrefaction intensity on the flow properties of lignocellulosic biomass powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pachón-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2019.01.003⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.301-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294258v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Fickian diffusion in biosourced materials: Prediction of the delay between relative humidity and moisture content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Perré</w:t>
+                <w:t xml:space="preserve">A double distribution lattice Boltzmann scheme for unsteady Conjugate Heat Transfer: The DD-CHT LB method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moudhaffar Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.109340⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.609-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.03.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538653v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoglyceride as an effective and friendly modification agent for nano-layered structure of Montmorillonite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A 3-variable PDE model for predicting fungal growth derived from microscopic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Bich-Thuy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.04.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 470, pp.90-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294222v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for symbiotic culture of Saccharomyces cerevisiae and Chlorella vulgaris for in situ CO2 mitigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Behnam Taidi</w:t>
+                <w:t xml:space="preserve">Numerical study of capillary-driven flow in square micro-channel by lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdolreza Kharaghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-018-9506-3⟩</w:t>
+              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.12 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/PCFD.2019.097601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959181v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled heat and mass transfer in biosourced porous media without local equilibrium: A macroscopic formulation tailored to computational simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Process for symbiotic culture of Saccharomyces cerevisiae and Chlorella vulgaris for in situ CO2 mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Taidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.06.043⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-018-9506-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294269v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive strength of flax fibre bundles within the stem and comparison with unidirectional flax/epoxy composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coupled heat and mass transfer in biosourced porous media without local equilibrium: A macroscopic formulation tailored to computational simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.717-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01980241v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of torrefaction intensity on the flow properties of lignocellulosic biomass powders</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Han's model parameters for microalgae grown under intermittent illumination: Determined using particle swarm optimization” [Journal of Theoretical Biology 437 (2018) 29–35]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2018.11.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 469, pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959291v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double distribution lattice Boltzmann scheme for unsteady Conjugate Heat Transfer: The DD-CHT LB method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the importance of heat and mass transfer coupling for the characterization of hygroscopic insulation materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Challansonnex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 137, pp.609-614. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 133, pp.968-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.12.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.03.124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02294245v1</w:t>
+                <w:t xml:space="preserve">hal-02294414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-variable PDE model for predicting fungal growth derived from microscopic mechanisms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polyethylene glycol functionalized graphene oxide and its influences on properties of Poly(lactic acid) biohybrid materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Dang Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hun Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Vi Vi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.03.015⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, pp.651-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.12.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294135v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of capillary-driven flow in square micro-channel by lattice Boltzmann method</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monoglyceride as an effective and friendly modification agent for nano-layered structure of Montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Loan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinh Duy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/PCFD.2019.097601⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.105100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294096v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Han's model parameters for microalgae grown under intermittent illumination: Determined using particle swarm optimization” [Journal of Theoretical Biology 437 (2018) 29–35]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Non-Fickian diffusion in biosourced materials: Prediction of the delay between relative humidity and moisture content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Challansonnex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.02.021⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.109340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.109340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949225v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of heat and mass transfer coupling for the characterization of hygroscopic insulation materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">DEM modelling for flow of cohesive lignocellulosic biomass powders: Model calibration using bulk tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.12.105⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (4), pp.732-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294414v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene glycol functionalized graphene oxide and its influences on properties of Poly(lactic acid) biohybrid materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Fickian diffusion in biosourced materials: Experimental determination of the memory function using minute samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Challansonnex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Dang Mao</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224, pp.560-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.12.152⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02294195v1</w:t>
+                <w:t xml:space="preserve">hal-02548333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of torrefied wood fixed bed: thermal analysis and source term identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Han’s model parameters for microalgae grown under intermittent illumination: Determined using particle swarm optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.06.115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 437, pp.29 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853486v1</w:t>
+                <w:t xml:space="preserve">hal-01829745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic behaviour of lignocellulosic materials : Dataset at oscillating relative humidity variations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Heat and moisture diffusion in spruce and wood panels computed from 3-D morphologies using the Lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, pp.320-333. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.471-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959242v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental assessment of water absorption of wood-polymer composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hygroscopic behaviour of lignocellulosic materials : Dataset at oscillating relative humidity variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2017.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.320-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829731v1</w:t>
+                <w:t xml:space="preserve">hal-01959242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han’s model parameters for microalgae grown under intermittent illumination: Determined using particle swarm optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental assessment of water absorption of wood-polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Migneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 437, pp.29 - 35. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.197 - 203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829745v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat and moisture diffusion in spruce and wood panels computed from 3-D morphologies using the Lattice Boltzmann method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Perré</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of a packed bed of non-spherical polydisperse particles: A fully virtual approach validated by experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.05.009⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 354, pp.126-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829710v1</w:t>
+                <w:t xml:space="preserve">hal-01959277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction : Morphological Characterization and Quantification of the Mycelial Growth of the Brown-Rot Fungus Postia placenta for Modeling Purposes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pin Lv</w:t>
+                <w:t xml:space="preserve">Finite element analysis of stress-related degrade during drying of Corymbia citriodora and Eucalyptus obliqua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Redman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bailleres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
+                <w:t xml:space="preserve">Benoit Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Besserer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elliot Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0189548. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (1), pp.67 - 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-017-0955-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420727v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lattice-based system for modeling fungal mycelial growth in complex environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 511, pp.191-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2018.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of stress-related degrade during drying of Corymbia citriodora and Eucalyptus obliqua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Redman</w:t>
+                <w:t xml:space="preserve">Correction : Morphological Characterization and Quantification of the Mycelial Growth of the Brown-Rot Fungus Postia placenta for Modeling Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Bailleres</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-017-0955-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.e0189548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829772v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of a packed bed of non-spherical polydisperse particles: A fully virtual approach validated by experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Impact of seconds to minutes photoperiods on Chlorella vulgaris growth rate and chlorophyll a and b content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendie Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Taidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.214⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959277v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of seconds to minutes photoperiods on Chlorella vulgaris growth rate and chlorophyll a and b content</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The gripped-box model: A simple and robust formulation of sorption hysteresis for lignocellulosic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.10.007⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.716-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959262v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsymmetrical drying tests—Experimental and numerical results for free and constrained spruce samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottaviano Allegretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (13), pp.1554-1562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373937.2017.1417869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass diffusivity determination of various building materials based on inverse analysis of relative humidity evolution at the back face of a sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Challansonnex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 193, pp.539-546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.10.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gripped-box model: A simple and robust formulation of sorption hysteresis for lignocellulosic materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Experimental study of torrefied wood fixed bed: thermal analysis and source term identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bouzarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 170, pp.716-724. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 234, p.247-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.02.116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.06.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829790v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscale modelling of multilayer diffusion: Using volume averaging to correct the boundary conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enthalpic lattice Boltzmann formulation for heat conduction during melting of PCMs with embedded solid blocks with different thermophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.03.044⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (2), pp.330-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/ijht.350214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652588v1</w:t>
+                <w:t xml:space="preserve">hal-02319760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel device to measure gaseous permeability over a wide range of pressures: characterisation of slip flow for Norway spruce, European beech, and wood-based materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between sorption isotherms of non-ironed and steam-ironed plain weave fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Houngan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Ai</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">S. Bennasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.429 - 435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.07.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hf-2015-0264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01523306v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of wood micromorphology from gas permeability measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Flowability of lignocellulosic biomass powders: influence of torrefaction intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Champavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-017-1936-1⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media, 140, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714013017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525987v1</w:t>
+                <w:t xml:space="preserve">hal-01656548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between sorption isotherms of non-ironed and steam-ironed plain weave fabrics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reduction of biomass resilience by torrefaction: apparent stiffness during failure (ASF) and specific failure energy (SFE) assessed by a custom impact device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.07.179⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (11), pp.863-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2016-0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01652554v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowability of lignocellulosic biomass powders: influence of torrefaction intensity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Physical behavior of highly deformable products during convective drying assessed by a new experimental device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714013017⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (8), pp.906-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1233883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656548v2</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of biomass resilience by torrefaction: apparent stiffness during failure (ASF) and specific failure energy (SFE) assessed by a custom impact device</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An enthalpy-based lattice Boltzmann formulation for unsteady convection-diffusion heat transfer problems in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamila Rihab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Moudhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Nasrallah Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hf-2016-0191⟩</w:t>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (8), pp.822 - 836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407782.2017.1309211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652558v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpic lattice Boltzmann formulation for heat conduction during melting of PCMs with embedded solid blocks with different thermophysical properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Macroscale modelling of multilayer diffusion: Using volume averaging to correct the boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.W. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/ijht.350214⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.600 - 618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319760v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical behavior of highly deformable products during convective drying assessed by a new experimental device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">A novel device to measure gaseous permeability over a wide range of pressures: characterisation of slip flow for Norway spruce, European beech, and wood-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (2), pp.147-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2015-0264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1233883⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01567126v1</w:t>
+                <w:t xml:space="preserve">hal-01523306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enthalpy-based lattice Boltzmann formulation for unsteady convection-diffusion heat transfer problems in heterogeneous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of wood micromorphology from gas permeability measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamila Rihab</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (8), pp.822 - 836. </w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (6), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10407782.2017.1309211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10404-017-1936-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522462v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Fickian moisture diffusion in thermally modified beech wood analyzed by the inverse method</w:t>
+                <w:t xml:space="preserve">Characterisation of wood-water relationships and transverse anatomy and their relationship to drying degrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiesław Olek</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adam L. Redman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bailleres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.06.023⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (4), pp.739-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-016-0818-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342970v1</w:t>
+                <w:t xml:space="preserve">hal-01343958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extended distributed microstructure model for gradient-driven transport: A two-scale model for bypassing effective parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterization of sorption behavior and mass transfer properties of four central africa tropical woods: Ayous, Sapele, Frake, Lotofa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Simo-Tagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Zoulalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian W. Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 327, pp. 810-829. </w:t>
+              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.207-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4067/S0718-221X2016005000020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477788v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Characterization and Quantification of the Mycelial Growth of the Brown-Rot Fungus Postia placenta for Modeling Purposes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">LATTICE-BOLTZMANN ANALYSIS OF CAPILLARY RISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amine Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162469⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (5), pp.453-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/JPorMedia.v19.i5.60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365606v1</w:t>
+                <w:t xml:space="preserve">hal-01374454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sorption behavior and mass transfer properties of four central africa tropical woods: Ayous, Sapele, Frake, Lotofa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Rogaume</w:t>
+                <w:t xml:space="preserve">Colony development of laser printed eukaryotic (yeast and microalga) microorganisms in co-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Taidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Zoulalian</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Guillaume Lebernede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chichkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4067/S0718-221X2016005000020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bioprinting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18063/IJB.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378513v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LATTICE-BOLTZMANN ANALYSIS OF CAPILLARY RISE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Design and optimization of industrial woody biomass pretreatment addressed by DryKiln_CRP, a multiscale computational model: Particle, bed, and dryer levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (15), pp.1820-1830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1143483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/JPorMedia.v19.i5.60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01374454v1</w:t>
+                <w:t xml:space="preserve">hal-01430298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of wood-water relationships and transverse anatomy and their relationship to drying degrade</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enthalpic lattice Boltzmann formulation for unsteady heat conduction in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamila Rihab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Moudhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Nasrallah Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (4), pp.739-757. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100, pp.728-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-016-0818-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343958v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New modelling approaches to predict wood properties from its cellular structure: image-based representation and meshless methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (1), pp.147-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-015-0519-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of industrial woody biomass pretreatment addressed by DryKiln_CRP, a multiscale computational model: Particle, bed, and dryer levels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Non-Fickian moisture diffusion in thermally modified beech wood analyzed by the inverse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiesław Olek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Weres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.291-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1143483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430298v1</w:t>
+                <w:t xml:space="preserve">hal-01342970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpic lattice Boltzmann formulation for unsteady heat conduction in heterogeneous media</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The extended distributed microstructure model for gradient-driven transport: A two-scale model for bypassing effective parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J. Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W. Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 327, pp. 810-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01319028v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colony development of laser printed eukaryotic (yeast and microalga) microorganisms in co-culture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Morphological Characterization and Quantification of the Mycelial Growth of the Brown-Rot Fungus Postia placenta for Modeling Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Chichkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bioprinting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (2), pp.37-43. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18063/IJB.2016.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0162469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372412v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGA-FTIR Analysis of Torrefaction of Lignocellulosic Components (cellulose, xylan, lignin) in Isothermal Conditions over a Wide Range of Time Durations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Proper Use of Mass Diffusion Equations in Drying Modeling: Introducing the Drying Intensity Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.4239-4251. </w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue: Selected Papers from the 19th International Drying Symposium (IDS 2014), Part 2, 33 (15-16), pp.1949-1962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15376/biores.10.3.4239-4251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1076836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256911v1</w:t>
+                <w:t xml:space="preserve">hal-01237608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial: Special Issue for the 19th International Drying Symposium (IDS 2014), Lyon, France</w:t>
+                <w:t xml:space="preserve">Exothermicity in wood torrefaction and its impact on product mass yields : from micro to pilot scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeritus Julien Andrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Sofien Cavagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Peczalski</w:t>
+                <w:t xml:space="preserve">John F. Roesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Vessot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Nastoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1069091⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (2), pp.331-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285739v1</w:t>
+                <w:t xml:space="preserve">hal-01128752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exothermicity in wood torrefaction and its impact on product mass yields : from micro to pilot scale.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guest Editorial: Selected Papers from EuroDrying 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.22128⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (9), pp.1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1052281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01128752v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial: Selected Papers from EuroDrying 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of wood fiber surface chemistry on strength of wood–plastic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Migneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riedl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1052281⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343, pp.11 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285730v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of wood fiber surface chemistry on strength of wood–plastic composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coarse-grain force-field for xylan and its interaction with cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Migneault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riedl</w:t>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127, pp.438-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.03.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01237120v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Proper Use of Mass Diffusion Equations in Drying Modeling: Introducing the Drying Intensity Number</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Determination of the Mass Diffusion Coefficient Based on the Relative Humidity Measured at the Back Face of the Sample During Unsteady Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Special Issue: Selected Papers from the 19th International Drying Symposium (IDS 2014), Part 2, 33 (15-16), pp.1949-1962. </w:t>
+              <w:t xml:space="preserve">, 2015, 33 (9), pp.1068-1075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1076836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2014.982253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237608v1</w:t>
+                <w:t xml:space="preserve">hal-01235773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coarse-grain force-field for xylan and its interaction with cellulose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice Boltzmann investigation of droplet inertial spreading on various porous surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karim Mazeau</w:t>
+                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.04.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.052405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186422v1</w:t>
+                <w:t xml:space="preserve">hal-01186414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Mass Diffusion Coefficient Based on the Relative Humidity Measured at the Back Face of the Sample During Unsteady Regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Guest Editorial: Special Issue for the 19th International Drying Symposium (IDS 2014), Lyon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeritus Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Peczalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Vessot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 33 (9), pp.1068-1075. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2014.982253⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 33 (13), pp.1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2015.1069091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235773v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann investigation of droplet inertial spreading on various porous surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">TGA-FTIR Analysis of Torrefaction of Lignocellulosic Components (cellulose, xylan, lignin) in Isothermal Conditions over a Wide Range of Time Durations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Huai-Zhi Li</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (5), </w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.4239-4251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.052405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15376/biores.10.3.4239-4251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186414v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mild pyrolysis of fast-growing wood species (Caribbean pine and Rose gum): Dimensional changes predicted by the global mass loss</w:t>
               </w:r>
@@ -17408,51 +17408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego V. B. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.407 - 415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17511,51 +17511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19th International Drying Symposium (IDS 2014), Lyon, France, August 24–27, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (16), pp.2012 - 2014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17589,77 +17589,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Fiber Origin, Proportion, and Chemical Composition on the Mechanical and Physical Properties of Wood-Plastic Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Migneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wood Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (4), pp.241 - 261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17719,51 +17719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (2), pp.187 - 198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17791,654 +17791,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original impact device for biomass characterisation: results obtained for spruce and poplar at different moisture contents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dual-Scale Modeling Approach for Drying Hygroscopic Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Huber</w:t>
+                <w:t xml:space="preserve">E. J. Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jacquin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">I. W. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (3), pp.537-555. </w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), pp.362-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-012-0512-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/120873005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818773v1</w:t>
+                <w:t xml:space="preserve">hal-01240055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HS-SPME-GC-MS analysis of IR heated wood: Impact of the water content on the depth profile of oak wood aromas extractability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An original impact device for biomass characterisation: results obtained for spruce and poplar at different moisture contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie J. Duval</w:t>
+                <w:t xml:space="preserve">Françoise Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gourrat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Philippe Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.07.008⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.537-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-012-0512-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866391v1</w:t>
+                <w:t xml:space="preserve">hal-00818773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep behaviour of HDPE/wood particle composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A HS-SPME-GC-MS analysis of IR heated wood: Impact of the water content on the depth profile of oak wood aromas extractability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie J. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassine Bouafif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Andréi Prida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cloutier</w:t>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.225-238. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (1), pp.277-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMMP.2013.055385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240734v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive dual-scale wood torrefaction model: Application to the analysis of thermal run-away in industrial heat treatment processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Creep behaviour of HDPE/wood particle composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassine Bouafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Turner</w:t>
+                <w:t xml:space="preserve">Alain Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64, pp.838-849. </w:t>
+              <w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.225-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMMP.2013.055385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240065v1</w:t>
+                <w:t xml:space="preserve">hal-01240734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-Scale Modeling Approach for Drying Hygroscopic Porous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive dual-scale wood torrefaction model: Application to the analysis of thermal run-away in industrial heat treatment processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. J. Carr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">I. Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.838-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.03.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/120873005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01240055v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness of normal, opposite, and tension poplar wood determined using micro-samples in the three material directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18530,4857 +18530,4857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of oscillating climates for wood drying using the flying wood test and loaded beams: need for a new mechano-sorptive model</w:t>
+                <w:t xml:space="preserve">Relationships between micro-fibrillar angle, mechanical properties and biochemical composition of flax fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain R. Remond</w:t>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariella de La Cruz</w:t>
+                <w:t xml:space="preserve">Claudine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Aléon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Anis Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4067/S0718-221X2013005000021⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.343-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240807v1</w:t>
+                <w:t xml:space="preserve">hal-00807825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variable-stepsize Jacobian-free exponential integrator for simulating transport in heterogeneous porous media: Application to wood drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot J. Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian W. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 233, pp.66-82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2012.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse analysis of wood pyrolysis with long residence times in the temperature range 210–290°C: Selection of multi-step kinetic models based on mass loss residues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of oscillating climates for wood drying using the flying wood test and loaded beams: need for a new mechano-sorptive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-221X2013005000021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2013.09.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01240787v1</w:t>
+                <w:t xml:space="preserve">hal-01240807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between micro-fibrillar angle, mechanical properties and biochemical composition of flax fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anis Bouali</w:t>
+                <w:t xml:space="preserve">Inverse analysis of wood pyrolysis with long residence times in the temperature range 210–290°C: Selection of multi-step kinetic models based on mass loss residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofien Cavagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Nastoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John F. Roesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Placet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Victor Zymla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44, pp.343-351. </w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 574, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807825v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Transfer Properties (Permeability And Mass Diffusivity) Of Four Australian Hardwood Species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Droplet spreading on a porous surface: A lattice Boltzmann study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (4), 042101 (11p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3701996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804353v1</w:t>
+                <w:t xml:space="preserve">hal-00803805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated CO2 and/or ozone modify lignification in the wood of poplars (Populus tremula x alba)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moisture diffusion coefficient of reaction woods: compression wood of Picea abies L. and tension wood of Fagus sylvatica L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Afif</w:t>
+                <w:t xml:space="preserve">Asghar Tarmian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Tozo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hadi Dashti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers118⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (1-3), pp.405-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-011-0413-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804367v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption in the Convective Drying of Timber Analyzed by a Multiscale Computational Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Colin</w:t>
+                <w:t xml:space="preserve">Elevated CO2 and/or ozone modify lignification in the wood of poplars (Populus tremula x alba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mougel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dany Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Tozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2012.705205⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (11), pp.4291-4301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804240v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture diffusion coefficient of reaction woods: compression wood of Picea abies L. and tension wood of Fagus sylvatica L.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Energy Consumption in the Convective Drying of Timber Analyzed by a Multiscale Computational Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (11-12), pp.1136-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2012.705205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-011-0413-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01264354v1</w:t>
+                <w:t xml:space="preserve">hal-00804240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droplet spreading on a porous surface: A lattice Boltzmann study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Torrefaction Of Cellulose: Validity And Limitation Of The Temperature/Duration Equivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.3720 - 3731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3701996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00803805v1</w:t>
+                <w:t xml:space="preserve">hal-01053128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torrefaction Of Cellulose: Validity And Limitation Of The Temperature/Duration Equivalence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+                <w:t xml:space="preserve">Mass Transfer Properties (Permeability And Mass Diffusivity) Of Four Australian Hardwood Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam L. Redman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bailleres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (3), pp.3720 - 3731</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.3410-3424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053128v1</w:t>
+                <w:t xml:space="preserve">hal-00804353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the torrefaction of beech wood using NIRS: combined effects of temperature and duration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A New Control-Volume Finite-Element Scheme for Heterogeneous Porous Media: Application to the Drying of Softwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot J. Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian W. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.12.012⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (7), pp.1143-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201100060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000703v1</w:t>
+                <w:t xml:space="preserve">hal-00805355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of modern computational and experimental tools relevant to the field of drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (13), pp.1529-1541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373937.2011.580872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Non-Fickian Behavior in the Cell Walls of Wood Using a Fractional-In-Space Diffusion Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. I. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Ilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (16), pp.1932 - 1940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373937.2011.596300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a relaxation equilibrium term in the convective boundary condition for a better representation of the transient bound water diffusion in wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiesław Olek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Weres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (4), pp.677-691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00226-010-0399-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Control-Volume Finite-Element Scheme for Heterogeneous Porous Media: Application to the Drying of Softwood</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of torrefaction on some chemical and energy properties of maritime pine and pendunculate oak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana G. Almeida Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Otavio J. O. Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.1204-1218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805355v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of torrefaction on some chemical and energy properties of maritime pine and pendunculate oak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId628" w:history="1">
+                <w:t xml:space="preserve">INFLUENCE OF TORREFACTION ON SOME CHEMICAL AND ENERGY PROPERTIES OF MARITIME PINE AND PEDUNCULATE OAK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Otavio J. O. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (2), pp.1204-1218</w:t>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.1204 - 1218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000498v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF TORREFACTION ON SOME CHEMICAL AND ENERGY PROPERTIES OF MARITIME PINE AND PEDUNCULATE OAK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellulose and lignin biosynthesis is altered by ozone in wood of hybrid poplar (Populus tremulaxalba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany D. Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floran F. Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giana Almeida</w:t>
+                <w:t xml:space="preserve">Francoise F. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Otavio J. O. Brito</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques J. Banvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (10), pp.3575-3586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001461v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose and lignin biosynthesis is altered by ozone in wood of hybrid poplar (Populus tremulaxalba)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of the torrefaction of beech wood using NIRS: combined effects of temperature and duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany D. Afif</w:t>
+                <w:t xml:space="preserve">P. P. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise F. Huber</w:t>
+                <w:t xml:space="preserve">Fabrice Davrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. L. Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (3), pp.1219-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2010.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/err047⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000505v1</w:t>
+                <w:t xml:space="preserve">hal-01000703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase flow in the vascular system of wood: From microscopic exploration to 3-D Lattice Boltzmann experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic quality of vène wood (Pterocarpus erinaceus Poir.) for xylophone instrument manufacture in Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Almeida</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bakary Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Stevanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2010.04.006⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2010054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195061v1</w:t>
+                <w:t xml:space="preserve">hal-00883649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of meshless methods to address physical and mechanical phenomena involved during drying at the pore level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (8), pp.932-943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07373937.2010.497077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic quality of vène wood (Pterocarpus erinaceus Poir.) for xylophone instrument manufacture in Mali</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multiphase flow in the vascular system of wood: From microscopic exploration to 3-D Lattice Boltzmann experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Papa Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (8), pp.599-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2010.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest/2010054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00883649v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air permeability in longitudinal and radial directions of compression wood of Picea abies L. and tension wood of Fagus sylvatica L.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concomitant Changes in Viscoelastic Properties and Amorphous Polymers during the Hydrothermal Treatment of Hardwood and Softwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Habrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/HF.2009.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (15), pp.6830-6837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf901373s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195109v1</w:t>
+                <w:t xml:space="preserve">hal-01195042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant Changes in Viscoelastic Properties and Amorphous Polymers during the Hydrothermal Treatment of Hardwood and Softwood</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the 2-D Deformation of Ironed and Non-Ironed Plain Weave Fabric during Relative Humidity Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naoufel N. Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi S. Bennasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf901373s⟩</w:t>
+              <w:t xml:space="preserve">Textile Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (8), pp.1696-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0040517509106107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195042v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the 2-D Deformation of Ironed and Non-Ironed Plain Weave Fabric during Relative Humidity Cycles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of severe thermal treatment on spruce and beech wood lignins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldir Quirino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sassi S. Bennasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textile Research Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (1), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964555v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of severe thermal treatment on spruce and beech wood lignins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shrinkage / swelling behaviour of knitted fabrics during relative humidity cycles determined by x-ray imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lapierre</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Naoufel N. Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (5), pp.403-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/JPorMedia.v12.i5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00883449v1</w:t>
+                <w:t xml:space="preserve">hal-00964684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage / swelling behaviour of knitted fabrics during relative humidity cycles determined by x-ray imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Air permeability in longitudinal and radial directions of compression wood of Picea abies L. and tension wood of Fagus sylvatica L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Tarmian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (3), pp.352-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HF.2009.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/JPorMedia.v12.i5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964684v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAVE, a custom device able to measure viscoelastic properties of green wood up to 100°C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId589" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic properties of wood across the grain measured under water-saturated conditions up to 135°C: evidence of thermal degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Passard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Joëlle Passard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (9), pp.3210-3217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-008-2546-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347793v1</w:t>
+                <w:t xml:space="preserve">hal-00395497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of wood across the grain measured under water-saturated conditions up to 135°C: evidence of thermal degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId589" w:history="1">
+                <w:t xml:space="preserve">WAVET*, a custom device able to measure viscoelastic properties of wood under water saturated conditions (*WAVET : Environmental Vibration Analyser for Wood)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Passard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 43 (9), pp.3210-3217. </w:t>
+              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp.45-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-008-2546-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4067/S0718-221X2008000100005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395497v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAVET*, a custom device able to measure viscoelastic properties of wood under water saturated conditions (*WAVET : Environmental Vibration Analyser for Wood)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">NMR imaging of fluid pathways during drainage of softwood in a pressure membrane chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4067/S0718-221X2008000100005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34, pp.312 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2007.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395522v1</w:t>
+                <w:t xml:space="preserve">hal-01482134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR imaging of fluid pathways during drainage of softwood in a pressure membrane chamber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">WAVE, a custom device able to measure viscoelastic properties of green wood up to 100°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Passard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp.45-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482134v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of free shrinkage at the tissue level using an optical microscope with an immersion objective: results obtained for Douglas fir (Pseudotsuga menziesii) and spruce (Picea abies)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic properties of green wood across the grain measured by harmonic tests in the range of 0°C to 95°C. Hardwood vs. softwood and normal wood vs. reaction wood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Passard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61, pp.548-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HF.2007.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487398v1</w:t>
+                <w:t xml:space="preserve">hal-00395505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of green wood across the grain measured by harmonic tests in the range of 0°C to 95°C. Hardwood vs. softwood and normal wood vs. reaction wood.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Measurement of free shrinkage at the tissue level using an optical microscope with an immersion objective: results obtained for Douglas fir (Pseudotsuga menziesii) and spruce (Picea abies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (3), pp.255-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/HF.2007.093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00395505v1</w:t>
+                <w:t xml:space="preserve">hal-00490568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of free shrinkage at the tissue level using an optical microscope with an immersion objective: results obtained for Douglas fir (Pseudotsuga menziesii) and spruce (Picea abies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (3), pp.255-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490568v1</w:t>
+                <w:t xml:space="preserve">hal-00489663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of free shrinkage at the tissue level using an optical microscope with an immersion objective: results obtained for Douglas fir (Pseudotsuga menziesii) and spruce (Picea abies)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The shrinkage of oak predicted from its anatomical pattern: validation of a cognitive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (1), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-006-0105-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489663v1</w:t>
+                <w:t xml:space="preserve">hal-01189257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shrinkage of oak predicted from its anatomical pattern: validation of a cognitive model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Measurement of free shrinkage at the tissue level using an optical microscope with an immersion objective: results obtained for Douglas fir (Pseudotsuga menziesii) and spruce (Picea abies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (3), pp.255-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-006-0105-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189257v1</w:t>
+                <w:t xml:space="preserve">hal-00884078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of free shrinkage at the tissue level using an optical microscope with an immersion objective: results obtained for Douglas fir (Pseudotsuga menziesii) and spruce (Picea abies)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic properties of green wood across the grain measured by harmonic tests in the range 0-95°C : hardwood vs. softwood and normal wood vs. reaction wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Passard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 64 (3), pp.255-265</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (5), pp.548-557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00884078v1</w:t>
+                <w:t xml:space="preserve">hal-00330249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of green wood across the grain measured by harmonic tests in the range 0-95°C : hardwood vs. softwood and normal wood vs. reaction wood</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Measurement of free shrinkage at the tissue level using an optical microscope with an immersion objective: results obtained for Douglas fir (Pseudotsuga menziesii) and spruce (Picea abies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 61 (5), pp.548-557</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (3), pp.255-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330249v1</w:t>
+                <w:t xml:space="preserve">hal-00490120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of free shrinkage at the tissue level using an optical microscope with an immersion objective: results obtained for Douglas fir (Pseudotsuga menziesii) and spruce (Picea abies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (3), pp.255-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490120v1</w:t>
+                <w:t xml:space="preserve">hal-00487398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the relationships between anatomical pattern, density and local swelling of oak wood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Choix d'un modèle de pyrolyse ménagée du bois à l'échelle de la microparticule en vue de la modélisation macroscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Bakour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Andre Donnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAWA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (2), pp.213-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2005113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189276v1</w:t>
+                <w:t xml:space="preserve">hal-00106361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix d'un modèle de pyrolyse ménagée du bois à l'échelle de la microparticule en vue de la modélisation macroscopique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">De l'eau dans l'arbre à l'eau dans le matériau bois : une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (4), pp.305-315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106361v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'eau dans l'arbre à l'eau dans le matériau bois : une introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Investigation of the relationships between anatomical pattern, density and local swelling of oak wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 58 (4), pp.305-315</w:t>
+              <w:t xml:space="preserve">IAWA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (1), pp.55-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189264v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic behaviour of green wood across the grain. Part II. A temperature dependent constitutive model defined by inverse method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Shrinkage of cane (Arundo donax L.) II Effect of drying condition on the intensity of cell collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiichi Obataya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wood Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51, pp.130-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10086-004-0629-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00883946v1</w:t>
+                <w:t xml:space="preserve">hal-00004556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage of cane (Arundo donax L.) II Effect of drying condition on the intensity of cell collapse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic behaviour of green wood across the grain. Part I. Thermally activated creep tests up to 120 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Passard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wood Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (7), pp.707-716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10086-004-0629-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00004556v1</w:t>
+                <w:t xml:space="preserve">hal-00883928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic behaviour of green wood across the grain. Part I. Thermally activated creep tests up to 120 °C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude topochimique des bois de réaction à l'échelle ultrastructurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Joseleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 62 (7), pp.707-716</w:t>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.359-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00883928v1</w:t>
+                <w:t xml:space="preserve">hal-00305912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude topochimique des bois de réaction à l'échelle ultrastructurale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic behaviour of green wood across the grain. Part II. A temperature dependent constitutive model defined by inverse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Passard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Joseleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Scientifiques du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.359-369</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (8), pp.823-830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305912v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting of oak wood properties using X-ray inspection: representation, homogenisation and localisation. Part II: Computation of macroscopic properties and microscopic stress fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 60 (3), pp.247-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23408,239 +23408,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLUID MIGRATION IN TWO SPECIES OF BEECH (FAGUS SILVATICA AND FAGUS ORIENTALIS): A PERCOLATION MODEL ABLE TO ACCOUNT FOR MACROSCOPIC MEASUREMENTS AND ANATOMICAL OBSERVATIONS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Karimi</w:t>
+                <w:t xml:space="preserve">Predicting oak wood properties using X-ray inspection: representation, homogenisation and localisation. Part I: Digital X-ray imaging and representation by finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4067/S0718-221X2002000100005⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 59 (7), pp.767-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154847v1</w:t>
+                <w:t xml:space="preserve">hal-00883667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting oak wood properties using X-ray inspection: representation, homogenisation and localisation. Part I: Digital X-ray imaging and representation by finite elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">FLUID MIGRATION IN TWO SPECIES OF BEECH (FAGUS SILVATICA AND FAGUS ORIENTALIS): A PERCOLATION MODEL ABLE TO ACCOUNT FOR MACROSCOPIC MEASUREMENTS AND ANATOMICAL OBSERVATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Karimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 59 (7), pp.767-776. </w:t>
+              <w:t xml:space="preserve">MADERAS: Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2002063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4067/S0718-221X2002000100005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883667v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluage du bois &amp;quot; vert &amp;quot; à haute température (120 °C) : expérimentation et modélisation à l'aide d'éléments de Kelvin thermo-activés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmar Aguiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23678,64 +23678,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des propriétés élastiques d'éléments individuels du plan ligneux du chêne par des essais de traction sur micro-éprouvettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 56 (6), pp.467-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23760,51 +23760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'images et modélisation mathématique : deux outils pour comprendre et mieux utiliser le matériau bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 45 (S), pp.166-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23870,90 +23870,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFICIENT MODELING OF COUPLED TRANSFER IN PACKED BEDS. APPLICATION AS MOISTURE BUFFER FOR INTERMITTENT DRYING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Mazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Augusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Drying Conference (EuroDrying 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Wagenigen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23991,64 +23991,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of a comprehensive dilute acid pretreatment dataset on poplar wood: modeling, mass balance, and reaction cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien du Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Chemical Society Spring Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24086,90 +24086,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable material development : Harnessing the potential of Brewer's spent grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM Transdisciplinary research for a healthy planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EXEBIO URCA, 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24207,64 +24207,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of a comprehensive dilute acid pretreatment dataset on poplar wood: modeling, massbalance, and reaction cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien du Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Chemical Society Spring Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Mar 2024, New Orleans (LO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24315,51 +24315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tej El Moulouk Zayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Mazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihel Grich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24408,571 +24408,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de résolution numérique d'EDPs couplées et fortement non-linéaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Highly deformable food products: in-situ measurements during drying and physical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international sur l'Analyse Numérique des EDP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Meknès, Morocco</w:t>
+              <w:t xml:space="preserve">Food Physics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517693v1</w:t>
+                <w:t xml:space="preserve">hal-04490782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Lime-Hemp Concrete formulation for mono-wall application in buildings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">State-of-the-art of drying modeling as a tool to support innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials (ICBBM23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">11th Asia-Pacific Drying Conference (ADC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452765v1</w:t>
+                <w:t xml:space="preserve">hal-04516938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly deformable food products: in-situ measurements during drying and physical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Lime-Hemp Concrete formulation for mono-wall application in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Physics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials (ICBBM23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490782v1</w:t>
+                <w:t xml:space="preserve">hal-04452765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art of drying modeling as a tool to support innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Stratégies de résolution numérique d'EDPs couplées et fortement non-linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Asia-Pacific Drying Conference (ADC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Kolkata, India</w:t>
+              <w:t xml:space="preserve">Congrès international sur l'Analyse Numérique des EDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Meknès, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516938v1</w:t>
+                <w:t xml:space="preserve">hal-04517693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online monitoring of bioreactor based on Raman spectroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mass transfer in hollow fiber membrane contactor, a numerical upscalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on the Spectroscopy of Biological Molecules (ECSBM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Joint Franco/Belgian OpenFoam users conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Solaize, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433097v1</w:t>
+                <w:t xml:space="preserve">hal-04448159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of light regimes on Chlorella vulgaris biofilm structural dynamics and physiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24991,855 +24965,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer in hollow fiber membrane contactor, a numerical upscalling</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Convective drying of yacón: continuous measurements during drying and modeling of a highly deformable product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Cristine Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cecilia Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Franco/Belgian OpenFoam users conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Solaize, France</w:t>
+              <w:t xml:space="preserve">22nd International Drying Symposium IDS'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Worcester, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448159v1</w:t>
+                <w:t xml:space="preserve">hal-04490755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective drying of yacón: continuous measurements during drying and modeling of a highly deformable product</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online monitoring of bioreactor based on Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Drying Symposium IDS'2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Worcester, MA, United States</w:t>
+              <w:t xml:space="preserve">19th European Conference on the Spectroscopy of Biological Molecules (ECSBM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490755v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO/ZnCO3 catalyst used for H2S removal from syngas, raw materials for hydrogen production</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Étude de la migration d'humidité en condition non-isotherme dans le bois massif par tomographie à rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANM2021, 9th International conference on Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Aveiro, Jul 2021, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">10èmes Journées du GDR 3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442567v1</w:t>
+                <w:t xml:space="preserve">hal-04462929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la migration d'humidité en condition non-isotherme dans le bois massif par tomographie à rayons X</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comprehensive photobioreactor modeling: from isolated microalgae motion to population growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées du GDR 3544 Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Bioket</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462929v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive photobioreactor modeling: from isolated microalgae motion to population growth rate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Effet de la pression sur la cinétique de pyrolyse de biomasse lignocellulosique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioket</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, France</w:t>
+              <w:t xml:space="preserve">GDR Thermobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448146v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la pression sur la cinétique de pyrolyse de biomasse lignocellulosique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une approche innovante pour l’étude des transferts couplés d’eau et d’oxygène dans le bois de chêne de tonnellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tounsi Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Litoux-Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Thermobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, LYON, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées du GDR 3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montepellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546050v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche innovante pour l’étude des transferts couplés d’eau et d’oxygène dans le bois de chêne de tonnellerie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Roussey</w:t>
+                <w:t xml:space="preserve">ZnO/ZnCO3 catalyst used for H2S removal from syngas, raw materials for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Lorreyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Malinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tounsi Mohamed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Litoux-Desrues</w:t>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées du GDR 3544 Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montepellier, France</w:t>
+              <w:t xml:space="preserve">ANM2021, 9th International conference on Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Aveiro, Jul 2021, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488692v1</w:t>
+                <w:t xml:space="preserve">hal-04442567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie éco-efficiente d'épuration de biogaz pour petits méthaniseurs agricoles par absorption gaz-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayali Ramdas Chavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Innovation "Biogaz et Méthanisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTBM; ATEE, Sep 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25858,1547 +25858,1547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-methane purification by adsorption technology: Optimization of operating parameters and adsorbent selection based on PSA process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+                <w:t xml:space="preserve">Study of the coupled liquid and oxygen transfer in wood: Application to oak for cooperage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fundamentals of Adsorption FOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">InterPore 2019 : 11th Annual Meeting of InterPore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536669v1</w:t>
+                <w:t xml:space="preserve">hal-04473893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled heat and mass transfer in wood and wood-based products: macroscopic formulation, upscaling and multiscale modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Imaging Techniques For Understanding Physico-Mechanical Modifications Of Lignocellulosic Biomass Due To Hydrothermal Pretreatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Parlatore Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompWood 2019, Int. Conference on Computational Methods in Wood Mechanics,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Växjö, Sweden</w:t>
+              <w:t xml:space="preserve">27th European Biomass Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516933v1</w:t>
+                <w:t xml:space="preserve">hal-02535316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'observation du séchage du bois à l'échelle microscopique comme source d'explication des conduites du séchage industrielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coupled heat and mass transfer in wood and wood-based products: macroscopic formulation, upscaling and multiscale modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers de séchage du CIFQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">CompWood 2019, Int. Conference on Computational Methods in Wood Mechanics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Växjö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516922v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-methane purification by adsorption technology: optimization of operating parameters and adsorbent selection based on PSA process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'observation du séchage du bois à l'échelle microscopique comme source d'explication des conduites du séchage industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Fundamentals of Adsorption FOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cairns, Australia, Australia</w:t>
+              <w:t xml:space="preserve">Ateliers de séchage du CIFQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455568v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the coupled liquid and oxygen transfer in wood: Application to oak for cooperage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Bio-methane purification by adsorption technology: Optimization of operating parameters and adsorbent selection based on PSA process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Chouikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluton Pullumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore 2019 : 11th Annual Meeting of InterPore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valence, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Fundamentals of Adsorption FOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473893v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Techniques For Understanding Physico-Mechanical Modifications Of Lignocellulosic Biomass Due To Hydrothermal Pretreatment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bio-methane purification by adsorption technology: optimization of operating parameters and adsorbent selection based on PSA process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Chouikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluton Pullumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Biomass Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on the Fundamentals of Adsorption FOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cairns, Australia, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535316v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying intensification by vibration: fundamental study of liquid water inside a pore</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Granular media characterization: an application to wood chips bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Drying Symposium IDS'2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint Franco/Belgian OpenFoam users conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Valenciennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820492v1</w:t>
+                <w:t xml:space="preserve">hal-04448138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring moisture content distribution in wood during imbibition by micro-tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Granular media characterization: an application to wood chips bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Drying Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Marne la Vallée, France</w:t>
+              <w:t xml:space="preserve">Journée ROMEO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462868v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau et les matériaux lignocellulosiques : une balade dans les échelles de temps et d'espace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Granular media characterization: an application to wood chips bed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOMAT2018 Dégradation de ces matériaux au cours de leur cycle de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">OpenFOAM on fixed beds days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Solaize, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516905v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotomography and High Performance Computing: towards unprecedented predictions in materials and energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The circular bioeconomy and the concept of biorefinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Taidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOME'18 - International Conference on Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Microbial Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Santa Fe, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820418v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Physical Interpretation of the use of Fractional Operators for Modelling the Drying Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Drying Symposium IDS'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4995/ids2018.2018.7885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular media characterization: an application to wood chips bed</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drying intensification by vibration: fundamental study of liquid water inside a pore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wangshu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Amine Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ROMEO 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21th International Drying Symposium IDS'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Valencia, Spain. pp.11 - 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/ids2018.2018.7961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448142v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular media characterization: an application to wood chips bed.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measuring moisture content distribution in wood during imbibition by micro-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OpenFOAM on fixed beds days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Solaize, France</w:t>
+              <w:t xml:space="preserve">Physics of Drying Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448118v1</w:t>
+                <w:t xml:space="preserve">hal-04462868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The circular bioeconomy and the concept of biorefinery</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'eau et les matériaux lignocellulosiques : une balade dans les échelles de temps et d'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Santa Fe, New Mexico, United States</w:t>
+              <w:t xml:space="preserve">ECOMAT2018 Dégradation de ces matériaux au cours de leur cycle de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828962v1</w:t>
+                <w:t xml:space="preserve">hal-04516905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular media characterization: an application to wood chips bed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nanotomography and High Performance Computing: towards unprecedented predictions in materials and energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Franco/Belgian OpenFoam users conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">ICOME'18 - International Conference on Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448138v1</w:t>
+                <w:t xml:space="preserve">hal-01820418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble formation and detachment: an investigation by experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbiao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
@@ -27427,64 +27427,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of heat and mass transfer coupling for the characterization of hygroscopic insulation materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Challansonnex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Drying Symposium IDS'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Valencia, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27531,51 +27531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Fickian diffusion in biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Drying Symposium IDS'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Valencia, Spain. pp.10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27609,51 +27609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotomography and High Performance Computing: towards unprecedented predictions in materials and energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOME'18 - International Conference on Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27678,77 +27678,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic formulation of non-Fickian diffusion in bio-based materials using memory functions: experimental identification on minute samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Challansonnex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Diffusion in Solids and Liquids - DSL2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27773,90 +27773,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la croissance de micro-algues en photobioréacteur : effet de la photopériode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnam Taidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Condorcet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27875,908 +27875,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'épaisseur de particule sur l'homogénéité de traitement thermique d'un bois de peuplier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Mass diffusivity of various building materials determined by inverse analysis of RH evolution at the back face of the sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Challansonnex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Eurodrying'2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liège, Belgium. pp.19 - 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661843v1</w:t>
+                <w:t xml:space="preserve">hal-01816582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass diffusivity of various building materials determined by inverse analysis of RH evolution at the back face of the sample</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Flowability of lignocellulosic biomass powders: influence of torrefaction intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Champavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodrying'2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains 2017: 8th International Conference on Micromechanics of Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714013017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816582v1</w:t>
+                <w:t xml:space="preserve">hal-01661834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowability of lignocellulosic biomass powders: influence of torrefaction intensity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled heat and mass transfer in porous media: upscaling, downscaling and multiscale modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2017: 8th International Conference on Micromechanics of Granular Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Topical Day High-performance Multiscale Modelling IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Zürich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661834v1</w:t>
+                <w:t xml:space="preserve">hal-01819633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled heat and mass transfer in porous media: upscaling, downscaling and multiscale modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coupled heat and mass transfer in porous media: insight and perspective of multiscale modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Day High-performance Multiscale Modelling IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">18èmes Journées Internationales de Thermique (JITH 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819633v1</w:t>
+                <w:t xml:space="preserve">hal-01816588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude en conditions réelles des transferts de liquide et d’oxygène à travers des fûts en chêne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation multiéchelle de la pyrolyse de biomasse : modèle DEAM et enthalpies de réaction identifiés grâce à des expériences menées à différentes échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées du GDR 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">JCAT48 - Les techniques d'analyse thermique et de calorimétrie appliquées à la caractérisation des matériaux et fluides pour l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820383v1</w:t>
+                <w:t xml:space="preserve">hal-01819627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiéchelle de la pyrolyse de biomasse : modèle DEAM et enthalpies de réaction identifiés grâce à des expériences menées à différentes échelles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude en conditions réelles des transferts de liquide et d’oxygène à travers des fûts en chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT48 - Les techniques d'analyse thermique et de calorimétrie appliquées à la caractérisation des matériaux et fluides pour l'énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">6èmes journées du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819627v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled heat and mass transfer in porous media: insight and perspective of multiscale modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Physical behavior of highly deformable products during convective drying assessed by a new experimental device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Internationales de Thermique (JITH 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th European Drying Conference (EuroDrying)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Budapest, Hungary. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2016.1233883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816588v1</w:t>
+                <w:t xml:space="preserve">hal-02738395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical behavior of highly deformable products during convective drying assessed by a new experimental device</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Influence de l'épaisseur de particule sur l'homogénéité de traitement thermique d'un bois de peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Pachón-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Drying Conference (EuroDrying)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738395v1</w:t>
+                <w:t xml:space="preserve">hal-01661843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic properties of the biomass measured under water saturated conditions up to 180°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28814,77 +28814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des transferts massiques en régime transitoire de matériaux hygroscopiques à double échelle de porosité : Formulation macroscopique prenant en compte le non-équilibre local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Challansonnex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées du GDR 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28922,90 +28922,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermogravimetric analysis, composition and pore development during pyrolysis of coconut core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29024,696 +29024,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situations de non-équilibre local durant les transferts couplés chaleur/humidité dans les matériaux de construction biosourcés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Rarefied gas flows in softwood tracheid network: identification of morphological parameters from gas permeability measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Non-equilibrium Gas Flows – NEGF15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824066v1</w:t>
+                <w:t xml:space="preserve">hal-01809858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P19 - Imagerie chimique de la paroi de bois au niveau subcellulaire en microscopie confocale et micro-spectrométrie confocale Raman</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Breton</w:t>
+                <w:t xml:space="preserve">Intensification of interfacial transfer by forced vibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cabrolier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Pareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai V Kozlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alevtina Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe Français de Spectroscopies Vibrationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">International Chemical Congress of Pacific Basin Societies PACIFICHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835375v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-based materials: issues and challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">P19 - Imagerie chimique de la paroi de bois au niveau subcellulaire en microscopie confocale et micro-spectrométrie confocale Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cabrolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOME'15 - International Conference on Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Tetouan, Morocco</w:t>
+              <w:t xml:space="preserve">Journées du Groupe Français de Spectroscopies Vibrationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824073v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of the mass transfer in porous media by coupling technologies of imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Plant-based materials: issues and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moncef Stambouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroDrying'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">ICOME'15 - International Conference on Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tetouan, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816612v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of interfacial transfer by forced vibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId757" w:history="1">
+                <w:t xml:space="preserve">Monitoring of the mass transfer in porous media by coupling technologies of imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wangshu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Stambouli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Chemical Congress of Pacific Basin Societies PACIFICHEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">EuroDrying'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824893v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rarefied gas flows in softwood tracheid network: identification of morphological parameters from gas permeability measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des transferts massiques en régime transitoire de matériaux hygroscopiques à double échelle de porosité : mise en évidence du non équilibre local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Challansonnex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Non-equilibrium Gas Flows – NEGF15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">4èmes Journées du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809858v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental device to monitor mass and dimensions of samples during convective drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Parlatore Lancha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroDrying'2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29732,2384 +29758,2358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des transferts massiques en régime transitoire de matériaux hygroscopiques à double échelle de porosité : mise en évidence du non équilibre local</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Use of discrtet computational methods (Lattice Boltzmann, Material Point Method and peridynamic) to predict wood properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées du GDR 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermond-Ferrand, France</w:t>
+              <w:t xml:space="preserve">EuroDrying'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819524v1</w:t>
+                <w:t xml:space="preserve">hal-01816626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of discrtet computational methods (Lattice Boltzmann, Material Point Method and peridynamic) to predict wood properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Utilisation des énergies intermittentes pour le séchage du bois : Étude expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroDrying'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">4èmes Journées du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816626v1</w:t>
+                <w:t xml:space="preserve">hal-01819544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des énergies intermittentes pour le séchage du bois : Étude expérimentale et numérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Situations de non-équilibre local durant les transferts couplés chaleur/humidité dans les matériaux de construction biosourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées du GDR 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermond-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées Thématiques IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819544v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une méthode de conception HYGRO-thermique des BATiments performants : démarche du projet HYGRO-BAT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transfer inside wood treated by infrared radiation (IR): application to the process of barrel making. Experimental result</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Arras, France. pp.8</w:t>
+              <w:t xml:space="preserve">7th European Conference on Wood Modification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995281v1</w:t>
+                <w:t xml:space="preserve">hal-01824533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de séchage du bois adaptés à l’utilisation d’énergies intermittentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées du GDR 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat flux study of mild pyrolyzed wood and components through microcalorimetry 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Confrerence on Wood Modification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proper use of mass diffusion equation in drying modelling: from simple configurations to non-fickian behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Drying Symposium IDS'2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of wood drying with intermittent energy source at low exergy content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Drying Symposium IDS'2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer inside wood treated by infrared radiation (IR): application to the process of barrel making. Experimental result</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Design and optimization of industrial woody biomass pretreatment addressed by a multiscale computational model: particle, bed and dryer levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Wood Modification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">19th International Drying Symposium IDS'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824533v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of industrial woody biomass pretreatment addressed by a multiscale computational model: particle, bed and dryer levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">Moving away from macroscopic modelling of of transport processes in porous media: two-scale approaches and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. I. Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Drying Symposium IDS'2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824101v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving away from macroscopic modelling of of transport processes in porous media: two-scale approaches and their applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. I. Turner</w:t>
+                <w:t xml:space="preserve">Effects of water re-saturation conditions and associated extractives leaching on thermal softening of wet wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Drying Symposium IDS'2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Final Conference of COST Action FP0904 “Thermo-Hydro-Mechanical Wood Behaviour and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Skellefteå, Sweden. pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794730v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water re-saturation conditions and associated extractives leaching on thermal softening of wet wood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une méthode de conception HYGRO-thermique des BATiments performants : démarche du projet HYGRO-BAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Kedowidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Brémaud</w:t>
+                <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bardet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference of COST Action FP0904 “Thermo-Hydro-Mechanical Wood Behaviour and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Skellefteå, Sweden. pp.8-9</w:t>
+              <w:t xml:space="preserve">IBPSA France 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Arras, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01085279v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between micro-fibrillar angle, mechanical properties and biochemical composition of flax fibers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The grindability of heat treated biomass: effect of treatment intensity on the production of particles suitable for the 2nd generation of BtL chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Week @ Leuven and Texcomp-11 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. pp.1 - 8</w:t>
+              <w:t xml:space="preserve">Workshop of COST acvtion FP0904 Mechano-Chemical transformations of wood during Thermo-Hydro-Mechanical Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rogla, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993433v1</w:t>
+                <w:t xml:space="preserve">hal-01829060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode original de détermination des coefficients de diffusion de matériaux hygroscopiques en régime transitoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées du GDR 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original method for the determination of mass diffusivity in unsteady state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurodrying'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat flux study of mild pyrolyzed wood and components through microcalorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of COST action FP0904 Mechano-Chemical transformations of wood during Thermo-Hydro-Mechanical processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rogla, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent deformation of wooden panel paintings: what is the contribution of residual drying stresses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurodrying'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grindability of heat treated biomass: effect of treatment intensity on the production of particles suitable for the 2nd generation of BtL chain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effet de la structure sur les propriétés du bois et matériaux à base de bois : changement d'échelle et approche multiéchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of COST acvtion FP0904 Mechano-Chemical transformations of wood during Thermo-Hydro-Mechanical Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rogla, Slovenia</w:t>
+              <w:t xml:space="preserve">2èmes Journées du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829060v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of diffusion in porous media using the Lattice Boltzmann Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurodrying'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la structure sur les propriétés du bois et matériaux à base de bois : changement d'échelle et approche multiéchelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Prédiction de la diffusivité thermique et massique du bois par la méthode Lattice Boltzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées du GDR 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824592v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la diffusivité thermique et massique du bois par la méthode Lattice Boltzmann</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification de paramètres structuraux du bois à partir de mesures de perméabilité apparente en phase gazeuse raréfiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées du GDR 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824577v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de paramètres structuraux du bois à partir de mesures de perméabilité apparente en phase gazeuse raréfiée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Ai</w:t>
+                <w:t xml:space="preserve">Relations entre les angles microfibrillaires, les propriétés mécaniques et la composition biochimique de fibres de lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Duval</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées du GDR 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824584v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre les angles microfibrillaires, les propriétés mécaniques et la composition biochimique de fibres de lin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId586" w:history="1">
+                <w:t xml:space="preserve">Relationships between micro-fibrillar angle, mechanical properties and biochemical composition of flax fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.1</w:t>
+              <w:t xml:space="preserve">Composites Week @ Leuven and Texcomp-11 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. pp.1 - 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016845v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPM modelling of the cellular collapse of bio-products due to capillary forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Drying Symposium IDS'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32134,64 +32134,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann approach of wood surface wetting at the pore level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32216,103 +32216,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi par DRX des réarrangements microstructuraux induits par sollicitations mécaniques dans les fibres végétales tirées du chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32350,77 +32350,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood formation is altered in poplar under ozone and/or elevated carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Tozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Priault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32462,77 +32462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPM modelling of the wood/water relations at the cellular level : shrinkage and collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32551,532 +32551,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic quality of vène wood (Pterocarpus erinaceus Poir) for xylophones instruments manufacture in Mali</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Imbibition capillaire d’un échantillon de bois : reconstitution 3D de l’anatomie et simulation Lattice Boltzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Papa Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378356v1</w:t>
+                <w:t xml:space="preserve">hal-03390796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par MPM du comportement de l'agencement cellulaire du bois en grandes déformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Acoustic quality of vène wood (Pterocarpus erinaceus Poir) for xylophones instruments manufacture in Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakary Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Branchériau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Stevanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378330v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbibition capillaire d’un échantillon de bois : reconstitution 3D de l’anatomie et simulation Lattice Boltzmann</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
+                <w:t xml:space="preserve">Modélisation par MPM du comportement de l'agencement cellulaire du bois en grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390796v1</w:t>
+                <w:t xml:space="preserve">hal-03378330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygromechanical behaviour of painted wooden panels from the cultural heritage, the Mona Lisa wooden support</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">WAVET, A CUSTOM DEVICE ABLE TO MEASURE VISCOELASTIC PROPERTIES OF WOOD UNDER WATER-SATURATED CONDITIONS UP TO 140°C (WAVET : ENVIRONMENTAL VIBRATION ANALYSER FOR WOOD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">'Mechanical Modeling of Wood and Wood Based Materials', mini-symposium WCCM8 - ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Italy</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials Conference 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Monterey, United States. 273 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795911v1</w:t>
+                <w:t xml:space="preserve">hal-00405924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAVET, A CUSTOM DEVICE ABLE TO MEASURE VISCOELASTIC PROPERTIES OF WOOD UNDER WATER-SATURATED CONDITIONS UP TO 140°C (WAVET : ENVIRONMENTAL VIBRATION ANALYSER FOR WOOD)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hygromechanical behaviour of painted wooden panels from the cultural heritage, the Mona Lisa wooden support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials Conference 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Monterey, United States. 273 p</w:t>
+              <w:t xml:space="preserve">'Mechanical Modeling of Wood and Wood Based Materials', mini-symposium WCCM8 - ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405924v1</w:t>
+                <w:t xml:space="preserve">hal-00795911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE a custom device able to measure viscoelastic properties of wood under water-satured conditions up to 140°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Mechanics of Time Dependent Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Monterey, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33095,329 +33095,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas de La Joconde : modélisation mécanique de l'action du châssis-cadre</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du comportement viscoélastique du bois vert par des essais harmoniques à haute température (135°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Passard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Conserver aujourd'hui : les vieillissements du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cité de la Musique, Feb 2007, Paris, France. pp.81-89</w:t>
+              <w:t xml:space="preserve">Séminaire ARBOLOR &amp; IAWS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998133v1</w:t>
+                <w:t xml:space="preserve">hal-00330242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement viscoélastique du bois vert par des essais harmoniques à haute température (135°C)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le cas de La Joconde : modélisation mécanique de l'action du châssis-cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Uzielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ARBOLOR &amp; IAWS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Conserver aujourd'hui : les vieillissements du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de la Musique, Feb 2007, Paris, France. pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330242v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Lisa saved by the Griffith theory: Assessing the crack propagation risk in the wooden support of a panel painting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Uzielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Approach to Wood Structure, Behavior and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Firenze, Italy. pp.1-6</w:t>
@@ -33446,64 +33446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology-based modeling: prediction of the transverse shrinkage coefficients for oak. Integrated approach to wood structure behaviour and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference of the European Society for Wood Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Florence, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33541,77 +33541,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-contact measurement of the deformation of knitted fabrics under the influence of the variations of climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference of Textile Research Division</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33675,51 +33675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ladevie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Kouchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique (SFT 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Presqu'île de Giens, France. pp.739-744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33776,90 +33776,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion-Modified Hemp Flour as a Functional Ingredient in the Production of High-Moisture Meat Analogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomás Corrêa Vianna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Mazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osvaldo Campanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33891,329 +33891,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Application-Oriented Protocols for Rheological and Mechanical Characterization of Injectable Biopolymer Hydrogels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of lignin on saccharification in downregulated Cinnamyl Alcohol Dehydrogenase in poplar wood: a multimodal investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Latin-American Congress of Artificial Organs and Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Plant Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver (British Columbia), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155992v1</w:t>
+                <w:t xml:space="preserve">hal-05323913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lignin on saccharification in downregulated Cinnamyl Alcohol Dehydrogenase in poplar wood: a multimodal investigation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Development of Application-Oriented Protocols for Rheological and Mechanical Characterization of Injectable Biopolymer Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petrus Do Nascimento Kirsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Chieregato Maniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver (British Columbia), Canada</w:t>
+              <w:t xml:space="preserve">XIII Latin-American Congress of Artificial Organs and Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323913v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and provision of a comprehensive dilute acid pretreatment dataset on poplar wood: material, methods, and open science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien du Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Chemical Society Spring Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, New Orleans (LO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34232,562 +34232,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman in-situ monitoring by machine learning in bioproduction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets synergiques et historiques des liquides hydroalcooliques sur le gonflement du chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dussaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Litoux-Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jumeaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Gif-Sur Yvette, France. </w:t>
+              <w:t xml:space="preserve">12èmes journées du Groupement de Recherche 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433133v1</w:t>
+                <w:t xml:space="preserve">hal-04462558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved online monitoring model of bioreactor by Raman spectroscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Swelling of oak wood in water-ethanol mixtures : impact of the liquid composition on the material deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dussaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Teissier Du Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Litoux-Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème journées scientifiques du GFSV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Deauville, France. </w:t>
+              <w:t xml:space="preserve">Interpore 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Edinbourgh (Scotland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433147v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets synergiques et historiques des liquides hydroalcooliques sur le gonflement du chêne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved online monitoring model of bioreactor by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du Groupement de Recherche 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">29ème journées scientifiques du GFSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Deauville, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462558v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of oak wood in water-ethanol mixtures : impact of the liquid composition on the material deformation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman in-situ monitoring by machine learning in bioproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawdha Dekhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpore 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Edinbourgh (Scotland), United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Jumeaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Gif-Sur Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462618v1</w:t>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR and Autofluorescence spectroscopy to understand and predict properties of dilute acid pretreated poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien du Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Spectroscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34838,51 +34838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Puentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of living matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Marseille &amp; Cambridge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34907,103 +34907,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of light regimes on Chlorella vulgaris biofilm structural dynamics and physiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Algaeneers Symposium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35028,103 +35028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of light regimes on Chlorella vulgaris biofilm structural dynamics and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Algaeneers Symposium 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35149,103 +35149,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of light regimes on Chlorella vulgaris biofilm structural dynamics and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35270,103 +35270,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des transferts d'humidité au sein du bois lamellé croisé (CLT) : mesures par tomographie X et modélisation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique Matériaux de Construction Biosourcés 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Marne-la-Vallée, France</w:t>
@@ -35395,90 +35395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interface in biomimetic xylan/cellulose nanocomposites probed by multiscale modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAWPS, International Symposium on Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tokyo, Japan. , 2015, Book of Asbtracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35503,90 +35503,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of the interfacial structure in xylan/cellulose nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">245. ACS National Meeting and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Denver, United States. , 2015, Online Technical Program</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35611,90 +35611,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading and penetration of a water droplet on native and heat treated wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International IUFRO Wood Drying Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belem, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
@@ -35745,90 +35745,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des contraintes environnementales (ozone et fort CO2) sur le bois de jeunes peupliers : étude de la lignification, de l’anatomie et des propriétés du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lille, France. 72 p., 2011, Journées du Réseau Français des Parois. 6, 7 et 8 Juin 2011 à Lille Villeneuve d’Ascq, Cité Scientifique, Espace Culture. Programme et Résumés</w:t>
@@ -35889,51 +35889,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals of wood drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.R.BO.LOR &amp; European COST, 2007, 978-2-9070-8612-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35951,77 +35951,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un panneau de peuplier: une simulation de l'effet des variations de l'ambiance, in : Au Cœur de la Joconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gallimard, traductions américaine et allemande, pp.53-55, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36071,77 +36071,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy issues of drying and heat treatment for solid wood and other biomass sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Drying Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Wiley, New York, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36192,51 +36192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers scientifiques du bois. Vol.3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARBOLOR - Association pour la Recherche sur le Bois en Lorraine, 2005, 2-907086-11-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36293,103 +36293,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installation de détection d'au moins un paramètre caractéristique d'un milieu et procédé de détection d'au moins un tel paramètre caractéristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3122735A1, WO2022233796A1, CA3215706A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -36411,77 +36411,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé pour augmenter le pouvoir antioxydant de microorganismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 21 09818. 2021, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36525,77 +36525,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayali Ramdas Chavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3106284. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36626,51 +36626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device and method for producing photosynthetic microorganisms in a photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taidi B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 3 098 828. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36733,64 +36733,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and exploration of a dilute acid pretreatment dataset on poplar wood to propose trade-offs of chemicals evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien du Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -36812,103 +36812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of light intensity on microalgae biofilm structures and physiology under continuous illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36926,103 +36926,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological growth pattern of Phanerochaete chrysosporium cultivated on different Miscanthus x giganteus biomass fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Legin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnam Taidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37072,103 +37072,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of hemp shive-based biocomposites: Impact of processing parameters on density, porosity, thermal, and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Mazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntcha Lecdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th EUROMAGH Biocomposites 2025 (Biobased Materials for Circular Economy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Djerba, Tunisia, Tunisia. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37206,90 +37206,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Brewer's spent grain potential as a filler in PP composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th EUROMAGH Biocomposites 2025 (Biobased Materials for Circular Economy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Djerba, Tunisia, Tunisia. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37327,77 +37327,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison entre les déformations libres d'une Toile et d'un Jersey sous l'effet des variations de leurs conditions hydriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Bhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de la Recherche Appliquée en Textile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Monastir, Tunisia. , 4 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37422,64 +37422,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy-properties : Modelling and validation tools for a micro-macro step. (case of oak wood)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, East Lansing, United States. 6 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37673,51 +37673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro E.D. Augusto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.121069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057261418660" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214410v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Benariba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Aguilar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E.D. Augusto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia R Tapia-Bl&#225;cido" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145827" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04949094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan An Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Binh Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Tran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa T.D. Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyoung Oh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141133" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fierro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.70028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05133721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moudhaffar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm. Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127331" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126569" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine St&#233;phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Simo-Tagne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#8217;hostis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2025.2528881" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L Zelinka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel V Glass" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Farkas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil E Thybring" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Altgen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00655-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom&#225;s Corr&#234;a Vianna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Oliveira Gomes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo H Campanella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147804" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01606-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien du Pasquier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Naudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02623-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105921" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusmel Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mec.2024.e00232" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2317653" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597735v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dussaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Litoux-Desrues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01556-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04227441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123343" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759083v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2411582" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04759281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorreyte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Butin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering8020038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675313v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Oliver" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103661" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448743v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ouertani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2279164" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530552v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Pham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thuy Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2024.02.066" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2420873" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554053v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partrick Perr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Segovia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380075v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakkour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00554F" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Michiels" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068&#8209;024&#8209;02580&#8209;8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04759265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Bao Bui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tuan Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105800" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Quenjel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2024.03.033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2323095" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441245v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Itawi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem4020013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03962649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendie Levasseur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.102976" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455610v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124700" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.128439" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106913" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448705v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126932" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wichapol Leephakphumphanich" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Feng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Turner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burrage" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03986356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10020246" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875400v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Marques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tadini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111311" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448721v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133209" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922881v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2159974" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388644v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1250866" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440594v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Bekas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe C.B. Martins" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117707" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986124v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagalle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12030520" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8120710" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roussey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01325-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03902972v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saaida Khlifi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzouk Lajili" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142416587" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403456v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyang Zhong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462671" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03684328v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC00578F" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448689v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2021-0154" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886912v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127047" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600312v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thao Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Vien Nguyen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha Thuc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Bui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51757" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431087v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Chaabane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051837" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384999v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02422-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141518v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105454" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547145v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila El Bekri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119692" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174828v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110233" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487074v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Day" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boursat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106550" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547560v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bang Tam Dao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Loan Ha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Do Nguyen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon Nhien Le" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha-Thuc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130802" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420085v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87928-y" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487107v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02603-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493349v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113756" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487090v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0269" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03369266v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayali Ramdas Chavan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11070496" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314517v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khalil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Legin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02350-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547179v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01538-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046788v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107545" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174833v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123819" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02886689v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Viau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Clement" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02180-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02926402v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10824-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141449v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123842" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949108v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Van Do" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2019.e00399" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936438v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingena Schott" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2020.01.023" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046741v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1894" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936480v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Chouikhi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Brandani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pluton Pullumbi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00250-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174798v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhung Vu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Duy Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13061461" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046760v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.116674" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140277v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02893909v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110293" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140224v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Thuy Tran" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2020.101907" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140177v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122256" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140205v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la La" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Du" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27442" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955184v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017214007" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02512970v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau-Vaillant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pointcheval" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100409" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140194v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.123536" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140142v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.105157" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903554v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105608" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548333v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Challansonnex" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casalinho" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.013" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294258v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2019.01.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538653v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109340" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294222v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.04.008" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959181v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela La" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9506-3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294269v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.06.043" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980241v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.059" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VFNX58X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959291v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.11.017" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294245v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudhaffar Nouri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hamila" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.03.124" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294135v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.03.015" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294096v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Ben Amara" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Kharaghani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2019.097601" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949225v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.02.021" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294414v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.105" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294195v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dang Mao" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hun Jeong" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Vi Vi Do" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.12.152" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWFDK5KG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853486v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouzarour" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.06.115" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959242v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.05.005" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829731v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Mrad" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migneault" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Koubaa" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2017.10.011" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829745v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.10.010" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829710v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lou&#235;rat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayouz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.009" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420727v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189548" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975397v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.07.051" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829772v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Redman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bailleres" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gilbert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Carr" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0955-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959277v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.214" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959262v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacombe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.10.007" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959215v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottaviano Allegretti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1417869" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980260v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.219" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829790v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.116" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652588v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Carr" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.W. Turner" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.03.044" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523306v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ai" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0264" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525987v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1936-1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652554v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhouri" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houngan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennasrallah" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.07.179" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2D7V40N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656548v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Champavert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013017" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652558v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0191" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02319760v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.350214" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567126v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233883" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522462v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamila Rihab" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Moudhaffar" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1309211" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342970v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;aw Olek" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Weres" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.06.023" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477788v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Turner" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.10.004" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365606v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162469" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378513v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zoulalian" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2016005000020" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374454v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ben Amara" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v19.i5.60" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343958v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L. Redman" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-016-0818-0" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430298v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1143483" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319028v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.05.001" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHQ708RZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372412v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebernede" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Koch" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chichkov" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18063/IJB.2016.02.001" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256911v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.3.4239-4251" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285739v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeritus Julien Andrieu" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Peczalski" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vessot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1069091" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128752v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Cavagnol" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Roesler" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22128" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LN8LXRD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285730v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1052281" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237120v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migneault" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riedl" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.03.010" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237608v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1076836" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186422v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Li" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.04.003" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2Q3WGQF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235773v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982253" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186414v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.052405" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173922v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego V. B. Santos" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.028" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26LJ434Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238028v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.976430" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237994v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02773813.2013.869604" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195089v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Huber" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2014005000015" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818773v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Huber" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0512-9" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866391v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie J. Duval" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i Prida" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.07.008" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240734v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Bouafif" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cloutier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2013.055385" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240065v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R&#233;mond" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Turner" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.066" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8G9NZJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240055v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Carr" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. Turner" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120873005" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819191v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dinh" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0511-x" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04PJF50L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240807v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Remond" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella de La Cruz" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Al&#233;on" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2013005000021" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807808v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot J. Carr" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.07.024" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240787v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zymla" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2013.09.009" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDP212FZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807825v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouali" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.11.031" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-576VPGQX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804353v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804367v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Afif" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Tozo" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers118" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804240v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.705205" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264354v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Tarmian" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dashti" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-011-0413-3" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CB9FQKHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803805v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701996" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053128v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000703v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Rousset" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Macedo" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.12.012" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J57WKQBT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999820v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.580872" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000993v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Turner" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ilic" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.596300" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805553v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0399-2" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805355v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100060" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000498v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana G. Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Otavio J. O. Brito" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001461v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000505v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D. Afif" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Huber" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Banvoy" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err047" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195061v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almeida" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.04.006" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H7NJ9LQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195062v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.497077" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883649v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Stevanovic" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Diouf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010054" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195109v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.048" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A1FE36E6DFDDF988F3BBF805648CD88241DCA8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195042v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901373s" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964555v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel N. Bhouri" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi S. Bennasrallah" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517509106107" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-PDQF8JX8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883449v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir Quirino" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964684v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v12.i5" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347793v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Passard" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395497v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Passard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2546-9" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395522v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2008000100005" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482134v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.10.009" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487398v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395505v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2007.093" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490568v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489663v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189257v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-006-0105-z" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884078v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330249v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490120v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189276v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bakour" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106361v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Donnot" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005113" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189264v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883946v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004556v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0629-z" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883928v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305912v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ruel" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feugier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joseleau" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883696v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003016" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154847v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karimi" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2002000100005" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883667v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002063" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883283v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Aguiar" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883289v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444156v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26483" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155932v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849361v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758299v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Poirier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522316v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156013v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej El Moulouk Zayed" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Grich" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Foudhil" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517693v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452765v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490782v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516938v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433097v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456290v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448159v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490755v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cristine Marques" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04442567v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462929v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448146v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546050v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488692v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Mohamed" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452961v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536669v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516933v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516922v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04455568v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473893v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535316v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parlatore Lancha" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lu" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820492v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangshu Chen" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7961" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462868v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516905v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820418v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820434v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7885" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448142v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448118v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828962v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448138v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820494v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7884" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820427v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7943" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516886v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461366v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448121v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661843v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816582v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661834v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819633v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820383v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renouf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819627v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816588v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738395v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819503v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819582v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819572v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Duarte" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monteiro" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rolon" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824066v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835375v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breton" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824073v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816612v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824893v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pareau" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai V Kozlov" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alevtina Ivanova" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809858v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Wei" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804878v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819524v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816626v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819544v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Salem" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995281v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowid&#233;" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824091v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Alem" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824097v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824491v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824485v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824533v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824101v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794730v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085279v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993433v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824574v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829073v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829069v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804830v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829060v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829082v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824592v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824577v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824584v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016845v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Placet" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533838v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533840v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421227v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019732v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533839v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378356v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Branch&#233;riau" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378330v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390796v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795911v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405924v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348179v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998133v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330242v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322180v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189343v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189386v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Bhouri" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780106v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Napoli" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kouchade" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155954v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Campanella" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155992v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrus Do Nascimento Kirsten" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Chieregato Maniglia" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Ramos" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323913v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522338v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433133v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433147v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462558v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462618v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932076v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459490v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456291v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456285v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456287v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835336v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594438v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594437v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533854v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipef.br/publicacoes/stecnica/nr36/st036.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195041v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586000v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546439v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. R&#233;mond" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517339v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834048v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marion" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464969v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440957v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463144v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04482387v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taidi B." TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225925v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388626v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174847v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079439v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntcha Lecdou" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079420v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189422v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189463v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Poirier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057261418660" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro E.D. Augusto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.121069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine St&#233;phan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Simo-Tagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment L&#8217;hostis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R&#233;mond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2025.2528881" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05133721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Leclerc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moudhaffar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dm. Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127331" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.126569" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Benariba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Aguilar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ferreira da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E.D. Augusto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia R Tapia-Bl&#225;cido" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145827" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fierro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.70028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04949094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan An Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Binh Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Tran" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa T.D. Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunyoung Oh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom&#225;s Corr&#234;a Vianna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna de Oliveira Gomes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo H Campanella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147804" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L Zelinka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel V Glass" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Farkas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil E Thybring" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Altgen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00655-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01606-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05018736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien du Pasquier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Naudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-025-02623-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Frantz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2025.105921" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2420873" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04759281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorreyte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Butin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering8020038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partrick Perr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Segovia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Oliver" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103661" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448743v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ouertani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2279164" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Pham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thuy Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2024.02.066" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2411582" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2317653" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dussaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Teissier Du Cros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Litoux-Desrues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01556-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04227441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guerin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2023.123343" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134238" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818256v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusmel Gonz&#225;lez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Michiels" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068&#8209;024&#8209;02580&#8209;8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380075v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakkour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MA00554F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2323095" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04759265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Bao Bui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tuan Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105800" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Houssaine Quenjel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2024.03.033" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515543v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mec.2024.e00232" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875400v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Marques" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tadini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111311" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448721v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133209" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2023.106913" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448705v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126932" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Itawi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wichapol Leephakphumphanich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448756v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Feng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Turner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burrage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03986356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Cui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10020246" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2022.2159974" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440594v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassileios Bekas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe C.B. Martins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117707" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1250866" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03986124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lagalle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12030520" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898504v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2022.128439" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124700" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem4020013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03962649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendie Levasseur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.102976" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03902972v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saaida Khlifi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzouk Lajili" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142416587" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8120710" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431127v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roussey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-021-01325-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403456v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuyang Zhong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462671" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03684328v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC00578F" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448689v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2021-0154" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886912v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127047" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600312v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thao Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Vien Nguyen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha Thuc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Bui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51757" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113756" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2020-0269" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547145v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila El Bekri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2020.119692" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174828v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110233" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487074v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Day" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boursat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106550" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547560v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bang Tam Dao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Loan Ha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Do Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hon Nhien Le" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Nhan Ha-Thuc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130802" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02603-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420085v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87928-y" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03369266v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayali Ramdas Chavan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11070496" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khalil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Legin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-021-02350-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547179v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Loan Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01538-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420078v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125831" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384999v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-021-02422-2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431087v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Chaabane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051837" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141518v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105454" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140205v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la La" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Du" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27442" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140224v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bich-Thuy Tran" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2020.101907" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140177v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122256" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02886689v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Viau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Clement" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02180-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02926402v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-10824-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141449v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123842" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949108v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Van Do" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palpant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2019.e00399" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936438v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pach&#243;n-Morales" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Do" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingena Schott" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2020.01.023" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046741v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bab.1894" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936480v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Chouikhi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Brandani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pluton Pullumbi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00250-3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174798v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhung Vu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinh Duy Nguyen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13061461" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046760v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2020.116674" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140277v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Youssef" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02893909v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110293" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955184v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202017214007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954920v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien An Phung Hai" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Tai Dang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14658011.2020.1762409" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02512970v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaveau-Vaillant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pointcheval" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100409" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140194v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.123536" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140142v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2019.105157" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903554v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105608" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174833v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Parlatore Lancha" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123819" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046788v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2020.107545" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980241v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.059" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VFNX58X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959291v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2018.11.017" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294245v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudhaffar Nouri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hamila" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.03.124" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294135v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.03.015" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294096v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Ben Amara" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolreza Kharaghani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2019.097601" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959181v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela La" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9506-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294269v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.06.043" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949225v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.02.021" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294414v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Challansonnex" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.105" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294195v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Dang Mao" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hun Jeong" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Vi Vi Do" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.12.152" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWFDK5KG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294222v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.04.008" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538653v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Challansonnex" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casalinho" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.109340" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294258v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2019.01.003" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548333v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.07.013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829745v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.10.010" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829710v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lou&#235;rat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayouz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.05.009" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959242v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.05.005" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829731v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Mrad" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Migneault" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Koubaa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2017.10.011" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959277v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.214" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829772v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Redman" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bailleres" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gilbert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Carr" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0955-0" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975397v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.07.051" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420727v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189548" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959262v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacombe" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.10.007" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829790v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.02.116" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959215v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottaviano Allegretti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2017.1417869" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980260v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.219" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853486v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouzarour" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.06.115" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02319760v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.350214" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652554v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhouri" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houngan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennasrallah" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.07.179" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2D7V40N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656548v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Champavert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013017" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652558v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2016-0191" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567126v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1233883" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522462v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamila Rihab" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Moudhaffar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1309211" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01652588v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Carr" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.W. Turner" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.03.044" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523306v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ai" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2015-0264" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525987v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-017-1936-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343958v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L. Redman" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-016-0818-0" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378513v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zoulalian" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2016005000020" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374454v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Ben Amara" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v19.i5.60" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372412v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebernede" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Koch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chichkov" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18063/IJB.2016.02.001" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430298v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2016.1143483" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319028v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.05.001" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHQ708RZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237586v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0519-0" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342970v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;aw Olek" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Weres" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.06.023" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477788v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W. Turner" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.10.004" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365606v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162469" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237608v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1076836" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128752v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Cavagnol" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Roesler" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sanz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Nastoll" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22128" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LN8LXRD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285730v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1052281" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237120v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migneault" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riedl" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.03.010" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186422v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Li" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.04.003" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2Q3WGQF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235773v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.982253" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186414v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai-Zhi Li" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.052405" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01285739v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeritus Julien Andrieu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Peczalski" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vessot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2015.1069091" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01256911v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.3.4239-4251" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173922v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego V. B. Santos" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.07.028" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26LJ434Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238028v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2014.976430" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237994v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02773813.2013.869604" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195089v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Huber" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2014005000015" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240055v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Carr" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. W. Turner" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120873005" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00818773v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Huber" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0512-9" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866391v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie J. Duval" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i Prida" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.07.008" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240734v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Bouafif" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cloutier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2013.055385" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240065v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R&#233;mond" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Turner" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.03.066" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8G9NZJG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819191v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Dinh" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Assor" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-012-0511-x" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-04PJF50L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807825v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouali" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.11.031" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-576VPGQX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807808v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot J. Carr" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.07.024" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240807v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Remond" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella de La Cruz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Al&#233;on" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2013005000021" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240787v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zymla" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2013.09.009" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDP212FZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803805v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701996" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264354v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Tarmian" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dashti" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-011-0413-3" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CB9FQKHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804367v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Afif" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Tozo" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers118" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804240v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mougel" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.705205" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053128v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804353v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805355v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100060" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999820v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.580872" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000993v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Turner" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ilic" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.596300" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805553v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0399-2" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000498v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana G. Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Otavio J. O. Brito" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001461v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000505v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D. Afif" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Huber" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Banvoy" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err047" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000703v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Rousset" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Macedo" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2010.12.012" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J57WKQBT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883649v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Stevanovic" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Diouf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010054" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195062v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2010.497077" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195061v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Almeida" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.04.006" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H7NJ9LQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195042v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901373s" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964555v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel N. Bhouri" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi S. Bennasrallah" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517509106107" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-PDQF8JX8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883449v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousset" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir Quirino" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964684v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v12.i5" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195109v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2009.048" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A1FE36E6DFDDF988F3BBF805648CD88241DCA8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395497v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Passard" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2546-9" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395522v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2008000100005" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482134v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2007.10.009" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347793v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Passard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395505v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2007.093" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490568v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489663v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189257v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-006-0105-z" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884078v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330249v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490120v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487398v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106361v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Donnot" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005113" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189264v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189276v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bakour" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004556v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-004-0629-z" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883928v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305912v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ruel" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feugier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joseleau" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883946v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883696v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003016" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883667v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002063" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154847v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karimi" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-221X2002000100005" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883283v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Aguiar" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883289v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444156v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26483" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155932v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849361v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758299v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Poirier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522316v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156013v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej El Moulouk Zayed" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Grich" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Foudhil" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490782v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516938v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452765v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517693v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448159v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456290v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490755v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Cristine Marques" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cecilia Tadini" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433097v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462929v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448146v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546050v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488692v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounsi Mohamed" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04442567v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452961v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473893v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535316v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parlatore Lancha" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lu" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida Perr&#233;" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516933v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516922v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536669v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04455568v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448138v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448142v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448118v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828962v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820434v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7885" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820492v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangshu Chen" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Stambouli" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7961" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462868v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516905v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820418v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820494v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7884" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820427v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ids2018.2018.7943" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516886v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461366v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448121v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816582v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661834v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819633v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816588v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819627v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820383v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renouf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738395v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661843v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819503v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Mokdad" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819582v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819572v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Duarte" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monteiro" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rolon" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809858v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Wei" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824893v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pareau" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai V Kozlov" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alevtina Ivanova" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835375v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breton" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabrolier" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824073v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816612v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819524v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804878v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816626v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819544v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Salem" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824066v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824533v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824091v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Alem" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824097v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824491v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824485v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824101v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794730v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085279v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995281v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowid&#233;" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829060v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824574v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829073v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829069v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804830v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824592v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829082v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824577v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824584v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016845v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Placet" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993433v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533838v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533840v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421227v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Garcin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cote" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019732v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533839v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390796v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378356v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Branch&#233;riau" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378330v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405924v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795911v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348179v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330242v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998133v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322180v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189343v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189386v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Bhouri" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780106v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Napoli" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Kouchade" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155954v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Campanella" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323913v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155992v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrus Do Nascimento Kirsten" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Chieregato Maniglia" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Ramos" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522338v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462558v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462618v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433147v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04433133v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawdha Dekhili" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932076v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459490v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456291v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456285v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456287v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835336v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594438v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594437v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533854v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipef.br/publicacoes/stecnica/nr36/st036.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195041v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586000v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546439v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. R&#233;mond" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517339v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834048v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marion" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464969v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440957v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463144v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04482387v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taidi B." TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225925v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388626v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174847v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079439v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntcha Lecdou" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079420v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189422v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189463v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>