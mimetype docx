--- v0 (2026-03-09)
+++ v1 (2026-05-25)
@@ -2001,407 +2001,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure hyperfréquence large-bande sur puce microfluidique pour la détermination des propriétés diélectriques complexes de milieux liquides</w:t>
+                <w:t xml:space="preserve">Puce microfluidique instrumentée pour la caractérisation HyperFréquence de fluides par spectroscopie diélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Mariam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Takhedmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journée Nationales Microondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">C2i 2019 : 8ème Colloque Interdisciplinaire en Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151554v1</w:t>
+                <w:t xml:space="preserve">hal-02151546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puce microfluidique instrumentée pour la caractérisation HyperFréquence de fluides par spectroscopie diélectrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssein Mariam</w:t>
+                <w:t xml:space="preserve">Thermal aspects of a micro thermal conductivity detector for micro gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C2i 2019 : 8ème Colloque Interdisciplinaire en Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151546v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal aspects of a micro thermal conductivity detector for micro gas chromatography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele Pirro</w:t>
+                <w:t xml:space="preserve">Mesure hyperfréquence large-bande sur puce microfluidique pour la détermination des propriétés diélectriques complexes de milieux liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Mariam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Takhedmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21ème Journée Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752795⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02182952v1</w:t>
+                <w:t xml:space="preserve">hal-02151554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise en œuvre d’un capteur hyperfréquence large bande pour l’analyse non-invasive de tissus cancéreux cutanés</w:t>
               </w:r>
@@ -3033,286 +3033,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of SAW filter on PICS substrate using polymer sealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AN ACTIVE CHAOTIC MICROMIXER INTEGRATING THERMAL ACTUATION ASSOCIATING PDMS AND SILICON MICROTECHNOLOGY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Georgel</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Verjus</w:t>
+                <w:t xml:space="preserve">L. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C.E van Grunsven</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+                <w:t xml:space="preserve">Serge Desportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Ph.D. Research in Microelectronics and Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DTIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437452v1</w:t>
+                <w:t xml:space="preserve">hal-00189321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ACTIVE CHAOTIC MICROMIXER INTEGRATING THERMAL ACTUATION ASSOCIATING PDMS AND SILICON MICROTECHNOLOGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
+                <w:t xml:space="preserve">Integration of SAW filter on PICS substrate using polymer sealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Georgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Caroline Jullien</w:t>
+                <w:t xml:space="preserve">F. Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rousseau</w:t>
+                <w:t xml:space="preserve">E.C.E van Grunsven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Desportes</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 Ph.D. Research in Microelectronics and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Otranto, Italy. pp.421-424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RME.2006.1689984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189321v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3617,51 +3617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aab6bd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labour&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2001.11463473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Dang Phuc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Truong Cong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennasser Fakri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delabie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/ijssis-2017-720" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9853-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A11E2B40461BBBED7549D9995E46944A3E68423A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laboure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2004.841066" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2003.808603" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dapra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dalmau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine-Mahdi Hamidouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Fritiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gerbeaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653520v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Aouane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Durickovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS54661.2021.9711854" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Helias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS54661.2021.9711822" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Mariam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135471" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Lionel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany A Ali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pirro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752795" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Fritiss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraniancee.2015.7146225" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenasser Fakri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808458v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Valbin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_325" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Paracha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Basset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman Chasin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verjus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.E van Grunsven" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689984" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189321v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Latorre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Dieuleveult" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aab6bd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labour&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09398368.2001.11463473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Dang Phuc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Truong Cong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennasser Fakri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delabie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/ijssis-2017-720" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9853-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A11E2B40461BBBED7549D9995E46944A3E68423A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laboure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2004.841066" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870529v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2003.808603" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190360v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dapra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dalmau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine-Mahdi Hamidouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Fritiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gerbeaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanquetin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653520v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Aouane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Durickovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS54661.2021.9711854" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Helias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS54661.2021.9711822" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Mariam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135471" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Lionel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182952v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany A Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pirro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752795" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Fritiss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iraniancee.2015.7146225" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Fakri-Bouchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenasser Fakri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808458v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Valbin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_325" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Paracha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Basset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman Chasin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189321v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Desportes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verjus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.E van Grunsven" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689984" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Latorre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Dieuleveult" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>