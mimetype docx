--- v0 (2026-03-10)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Pujo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien élève de l’ENS de Cachan, Patrick Pujo est actuellement Maitre de Conférences HDR Hors Classe à l’Université d’Aix-Marseille, où il enseigne l’organisation industrielle à Polytech’Marseille (dept GII).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur au CRET-LOG (Centre de Recherche sur le Transport et la LOGistique - </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cret-log.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), il est également Éditeur associé de la revue JESA.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">h-index : 11 (source : Google Scholar)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, analyse et conduite des systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes - Lavoisier, 47 (4-8), pp.400, 2013, Journal Européen des Systèmes Automatisés, 978-2-7462-4656-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage isoarchique des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">É ditions universitaires europé ennes, 2012, 978-3-8417-9033-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements du Pilotage des Syst&#232;mes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermè s Science, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M&#233;thodes du Pilotage des Syst&#232;mes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermè s Science, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage auto-organisé de l’Internet physique via des systèmes logistiques cyber-physiques : cas du transport Chine–France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2019.1635049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes cyber-physiques logistiques pour le déploiement de l’Internet Physique : application du paradigme holonique au transport auto-organisé et intercontinental de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie industriel et productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formulation multicritère pour le choix de prestataires de services logistiques dans un réseau partenarial auto-organisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp.289-301. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2018.1528902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an intelligent and multicriteria scheduling service, using academic benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (11), pp.1166-1176. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2015.1030696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Holon Network for job shop isoarchic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (December 2016), pp.12 - 27. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the productivity improvement when using U-shaped production cells with variable takt time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham El Khabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lean Six Sigma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLSS-07-2013-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Synchronization for Ambient Services in PROSIS Holonic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radio Frequency Identification Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.272-290. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRFITA.2014.063925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria control strategies of Holonic Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of research and reviews in mechatronic design and simulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control of Renewable Holonic Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.465 &amp;ndash; 472. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull control for Job Shop: Holonic Manufacturing System approach using multicriteria decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0288-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to manage supply chains: holonic and multicriteria approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLSM.2009.022504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement G-DEVS/HLA pour la simulation distribuée de systèmes de production multiprocessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.375-402. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JDS.18.375-402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Flat Holonic Form in an HLA Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.91-111. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-008-0106-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to manage a supply chain: holonic and multicriteria approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3/4), pp.396-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSIS: An isoarchic structure for HMS control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (7), pp.1034-1045. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Contrôlés par le Produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des syst&#232;mes manufacturiers via une analyse multicrit&#232;re int&#233;grant Produit, Ressource et Ordre. Application au pilotage en flux tir&#233; d&rsquo;un Job Shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3/4), pp.435-462. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.43.435-462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche holonique des Systèmes Mécatroniques Complexes : proposition d'un système de pilotage auto organisé et isoarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (6), pp.673--706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche holonique des Syst&#232;mes M&#233;catroniques Complexes : proposition d&rsquo;un syst&#232;me de pilotage auto organis&#233; et isoarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (6), pp.673-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers-Suppliers Relationship Management in an Intelligent Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (5), pp.377-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self organized holonic control for mechatronics complex systems: application to a robotized car park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal DEVS modelling and simulation of a Flow-Shop relocation method without interrupting the production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.817-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplier evaluation process within a self-organized logistical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.159-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control by quality: proposition of a typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality Assurance: Good Practice, Regulation, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (2), pp.99-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par simulation de la suppression de l'impact des arrêts lors du déménagement d'une ligne de production manufacturière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par simulation de la suppression de l&#39;impact des arr&#234;ts lors du d&#233;m&#233;nagement d&#39;une ligne de production manufacturi&#232;re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage distribué des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7-8), pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un pilotage décentralisé, auto-organisé et rapproché pour système automatisé flexible: Application à un Hub de transbordement robotisé fer-fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7--8), pp.905--932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage distribu&#233; des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7-8), pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d&#39;un pilotage d&#233;centralis&#233;, auto-organis&#233; et rapproch&#233; pour syst&#232;me automatis&#233; flexible: Application &#224; un Hub de transbordement robotis&#233; fer-fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7-8), pp.905-932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Logistics System for Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control, Studies in Computational Intelligence, vol. 762, PartV, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria supplier selection for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control, Studies in Computational Intelligence, vol. 762, (Part I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Holons Network for Intralogistics Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Remous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T Borangiu et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing, Studies in Computational Intelligence, Vol. 594</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing Switzerland, pp.115-124, 2015, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization via a genetic algorithm parametrizing the AHP method for multicriteria workshop scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bassem Jarboui and Patrick Siarry and Jacques Teghem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Production Scheduling (Part 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.119-150, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation via algorithme g&#233;n&#233;tique du param&#233;trage de la m&#233;thode AHP pour l&rsquo;ordonnancement multicrit&#232;re d&rsquo;atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bassem Jarboui and Patrick Siarry and Jacques Teghem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l&amp;rsquo;ordonnancement de la production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture for Holonic Isoarchic and Multicriteria Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu and Andre Thomas and Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control, Studies in Computational Intelligence, Vol. 402</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012, 978-3-642-27448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partnership network for an intelligent supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Limam Mansar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shima Mohebbi and Iraj Mahdavi and Namjae Cho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Supply Network Coordination in Intelligent and Dynamic Environment: Modeling and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2010, 13: 978-1-60566-808-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-808-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoarchic and Multi-criteria Control of Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyes Benyoucef and Bernard Grabot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Techniques for Networked Manufacturing Enterprises Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, Chap 6, 2010, 978-1-84996-118-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de simulation distribu&#233;e int&#233;grant HLA pour la cha&#238;ne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charbonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A Thomas and C Thierry and G Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation pour le pilotage de la chaîne logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s Sciences, pp.297-336, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLA distributed simulation approaches for supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charbonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry and Andre Thomas and Gerard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation for Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE (Ed.), pp.257-294, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage par la Qualit&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du Pilotage des Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage sans plan pr&#233;visionnel ni ordonnancement pr&#233;alable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brun-Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du pilotage des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant Propos &ndash; Pr&#233;sentation de l&rsquo;ouvrage : &lsquo;Fondements du pilotage des syst&#232;mes de production&#39;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements du pilotage des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité IC2 - Productique Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts fondamentaux du pilotage des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements du Pilotage des Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant Propos - Pr&#233;sentation de l&rsquo;ouvrage &lsquo;M&#233;thodes du pilotage des syst&#232;mes de production&rsquo;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du Pilotage des Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité IC2 - Productique Hermè s - Lavoisier., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'Analyse du Cycle de Vie et de l'Analyse du Cycle de Coûts pour valider la mise en circularité de processus industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco conception et Analyse du Cycle de Vie : pour une Recherche plus circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic, self-organized and multi-criteria management of the Circular Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM - Aix-en-Provence, Oct 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage multicritère des flux dans la Pyramide de la Supply Chain Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Boisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC, Jul 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation et économie circulaire : quels défis pour des emballages durables dans l'industrie automobile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2025 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne - Pays Basque, Université de Pau et des Pays de l’Adour (UPPA), Mar 2025, Bayonne - Pays Basque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métiers de la Circularité : entre évolution de missions classiques et émergence de nouvelles compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des emballages industriels dans les relations B2B : enjeux et mise en oeuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la Supply Chain Circulaire et positionnement vis-à-vis des filières REP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des emballages industriels dans les relations B2B : enjeux et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2024 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse - Université Haute Alsace, Mar 2024, Mulhouse (Université de haute-Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition vers une économie circulaire : analyse de la réglementation pour des emballages durables et un monde sans déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEC-2024 - 1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC - Défis Clés Occitanie - Circulades, Institut Montpellier Management, Jun 2024, Montpellier, France. pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACKAGING IN CIRCULAR SUPPLY CHAINS: Challenge for the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Business School, Jul 2023, Nice, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation de la chaîne logistique : les emballages industriels en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIMTED 2023 - International Conference “Current Economic Trends in Emerging and Developing Countries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Economics and Business Administration (FEAA), West University of Timisoara (UVT), Jun 2023, Timisoara, Roumanie. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix de prestataires de service logistique, une formulation multicritère pour le pilotage d’un réseau partenarial auto-organisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIRL'2018 (12° Rencontres Internationales de la Recherche en Logistique et Supply Chain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic interest of self-organized pooling solution in city logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS'2018 (7th International Conference on Information system, Logistics and Supply Chain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un système d’aide à la décision logistique soutenable et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changes in sustainable organization and food sector management: Technical and organizational innovations and contractualization. SDSC Chair Scientific Seminar AgroParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria supplier selection for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA’17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la simulation pour la conception dynamique de systèmes logistiques urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiougary Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sirjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Congrès Industriel de Génie Industriel (CIGI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Logistics Systems for Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA’17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise des stocks en logistique par l’observation de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Doumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIRL'2016 (11° Rencontres Internationales de la Recherche en Logistique et Supply Chain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM, ed. Ecole Polytechnique Fédérale de Lausanne (EPFL), Sep 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic Logistics System: a novel point of view for Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de &lsquo;produit intelligent&rsquo; dans une approche isoarchique du pilotage des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du produit intelligent (JPI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Valenciennes, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiresless Control Network for Intralogistics Service in a Holonic and Isoarchic Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Remous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WS on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA&amp;rsquo;14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using benchmarks to study an intelligent and multicriteria scheduling service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems (IMS&amp;rsquo;13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sao Paulo, Brésil, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#201;valuation d&rsquo;une m&#233;thode d&rsquo;ordonnancement multicrit&#232;re utilisant AHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Génie Industriel (CIGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des workflows comme gage de robustesse de la démarche Qualité orientée processus de l'institut Carnot STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3 : un outil pour la formation &#224; la gestion et au pilotage d&#39;ateliers de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Borriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII° colloque 'Questions de Pédagogies dans l'Enseignement Supérieur' (QPES'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sherbrooke, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche holonique, isoarchique et multicrit&#232;re pour un syst&#232;me intelligent de surveillance de flux de personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoarchic control for intelligent entities in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Product Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cambridge, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Synchronization in Supply Network, using Holonic, Isoarchic and Multicriteria Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control of People Flow in Restricted Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications, Computing and Control Applications (CCCA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Management int&#233;gr&#233; de projets de recherche partenariale : d&#233;marche Qualit&#233; orient&#233;e processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memya Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International en Génie Industriel et Management des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre cellules de production en U et lin&#233;aire : &#233;tude du fonctionnement &#224; cadences variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International en Génie Industriel et Management des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de caract&#233;ristiques &#233;v&#232;nementielles de production par la d&#233;tection de variations d&#39;&#233;tat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Doumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème SIL'12 (conférence internationale Systèmes Industriels et Logistiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marrakech, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Test Bed of Intelligent Access Control Based on Biometric and RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFID-TA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#201;tude de la performance d&#39;un ordonnancement multicrit&#232;re via AHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In:4ème SIL'12 (conférence internationale Systèmes Industriels et Logistiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marrakech, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal logistics as a service in a holonic and isoarchic control model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications, Computing and Control Applications (CCCA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Decision Making Service for an Intelligent Control of Individuals Flow in Restricted Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture orient&#233;e services : pilotage d&rsquo;atelier via intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD MACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diff&#233;rents usages d&rsquo;AHP dans un contexte de pilotage temps r&#233;el et d&#233;centralis&#233; en production manufacturi&#232;re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès annuel ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint Etienne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture in PROSIS holonic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM&amp;rsquo;2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention d&rsquo;un compromis multicrit&#232;re via AHP pour le pilotage holonique et isoarchique d&rsquo;atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès annuel de la ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint Etienne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contr&#244;le intelligent et isoarchique de flux de personnes bas&#233; sur la biom&#233;trie et l&rsquo;infotronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Methni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Sauveur, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am&#233;lioration de l&rsquo;ordonnancement d&rsquo;une ligne de production par la m&#233;thode AHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Sauveur, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of a production line using the AHP method: Optimization of the multicriteria weighting by genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52th Operational Research Society Conference (OR52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Londres, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AHP/ANP a Decision Making Service in PROSIS Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Workshop on Intelligent Manufacturing Systems (IMS&amp;rsquo;10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic, Isoarchic and Multicriteria Control for Manufacturing Networks: Application to Integrated Logistic Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Advances in Production Management Systems (APMS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cernobbio, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID uses for PROSIS ambient control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Int&#233;gration de technologies infotroniques dans le syst&#232;me de pilotage PROSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès International de Génie Industriel (CIGI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bagnères de Bigorre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage Assisté par Simulation Distribuée Dans l'Industrie du Semi Conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination (MOSIM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mod&#233;lisation d&rsquo;un syst&#232;me de pilotage isoarchique et validation par simulation distribu&#233;e via HLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM&amp;rsquo;08, 5° Conférence Internationale de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized use of AHP for HMS control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Operational Research Society Conference (OR50)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, York (GB), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation testbed for evaluating self-organizing heuristics for holonic and isoarchic manufacturing control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT&amp;rsquo;08, (2nd International Conference on Electrical Engineering Design and Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mod&#232;le holonique et isoarchique pour le pilotage d&#39;un job shop en flux tir&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM&amp;rsquo;08, 5° Conférence Internationale de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull System Control for Job Shop Via a Holonic, Isoarchic &#38; Multicriteria Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seoul, Corea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled System by Product: holonic, self-organized and isoarchical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOURMILIERE WorkShop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bremen (DR), 22-23 Mars, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a self organised control system for logistic partnership network by distributed simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 (International Conference on Industrial Engineering and Systems Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage holonique d&rsquo;un Job Shop : approche auto organis&#233;e, temps r&#233;el et multicrit&#232;res</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Trois-Rivières, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;ploiement d&rsquo;une d&#233;marche Qualit&#233; dans un Institut Carnot en cr&#233;ation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Trois-Rivières, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Organized Control of Partnership Network: Modeling and Validation via Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS-CMS 2007, I3M&amp;rsquo;07 (International Modeling & Simulation Multiconference 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Enterprises Network Holonic Control via HLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'06 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull Production In A Job Shop: Proposition Of A Self Organized Control By Virtual Flow Shop And Multicriteria Analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sauvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAS&amp;rsquo;06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to manage supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS06, International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Evaluation of Company&rsquo;s Performance in partnership network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Engineering Management (IEMC) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, St Johns Newfoundland, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mod&#233;lisation DEVS de la gestion des appels doffres au niveau dun r&#233;seau de cha&#238;ne logistique auto organis&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6éme Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEM (Global Education in Manufacturing)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7ème Colloque sur l&amp;rsquo;Enseignement des Technologies et des Sciences de l&amp;rsquo;Information et des Systèmes (CESTIS&amp;rsquo;08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers - Suppliers relationship self organized control modeling using DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS&amp;rsquo;05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of calls for proposals within self organized enterprises network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Industrial Marketing and Purchasing Confernece (IMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS modelling of self organized companies network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mod&#232;le de pilotage auto organis&#233; de la relation Clients-Fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDMACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Self Organized Control of a Partnership Network in an Intelligent Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS International Forum 2004 : Global Challenges in Manufacturing, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage proactif des lignes de production kanban par mod&#233;lisation DEVS et simulation temps r&#233;el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Francophone de MOdélisation et SIMulation "Modélisation et simulation pour l&amp;rsquo;analyse et l&amp;rsquo;optimisation des systèmes industriels et logistiques", MOSIM&amp;rsquo;04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation of a flow-shop, without interrupting the production : optimization by DEVS modelisation and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCSC2004, Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Jose, California, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Modelling For The Proactive Control By Simulation Of Kanban Production Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Frydman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Modeling & Applied Simulation (MAS 2003), Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality between control and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2003, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;m&#233;nagement d&rsquo;une ligne de production manufacturi&#232;re sans arr&#234;t de l&rsquo;activit&#233; de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence de Modélisation et de SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Decentralised Scheduling in a Hub, Harbour Maritime &#38; Multimodal Logistics Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HMS&amp;rsquo;2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralised control and self organisation in flexible manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA&amp;rsquo;2001, 8th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;centralisation des m&#233;canismes de pilotage de la relation donneurs d&rsquo;ordres / fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aix-en-Provence, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d&#233;centralis&#233; des Syst&#232;mes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Unknown Region. pp.1975-1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;m&#233;nagement d&rsquo;une ligne de production sans interruption de l&rsquo;activit&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sevestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Unknown Region. pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Piloting of Transport Systems by Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Automation Congress (WAC96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Montpellier, France, Mai, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#201;valuation de r&#232;gles de g&#233;n&#233;ration de t&#226;ches dans le contexte du pilotage d&#233;centralis&#233; d&rsquo;un Syst&#232;me de Production Automatis&#233; et Flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Franco Québecois de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Albi, France, Septembre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization and Identification Technological Caracteristics of Industrial Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagher Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Robotics and Cybernetics (CESA&amp;rsquo;96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Lille, France, Juillet, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification de la programmation de T&#226;ches dans les SAP par l&#39;int&#233;gration de primitives &#39;m&#233;tier&#39; dans les Machines de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Congrès International de Génie Industriel (GI'5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Grenoble, France, Avril, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l&#39;ordonnancement des syst&#232;mes de production automatis&#233;s flexibles par la mise en concurrence des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er° Congrès International Franco-Québécois de Génie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Montréal, Canada, 18 - 20 octobre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a mechatronics architecture of industrial robots Novembre 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Franco-Japonais de Mécatronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Japon, Novembre 1994, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual approach of a new architecture of the computer aided quality management Systems, toward their better integration with the other production management functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadan Umar Daihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Newcastle International Conference on Quality and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Newcastle, (GB) Septembre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robsilon : un outil de simulation pour appr&#233;hender et identifier des caract&#233;ristiques m&#233;trologiques sur les robots industriels polyarticul&#233;s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congres International de Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France (Octobre), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La d&#233;centralisation de l&#39;ordonnancement : une solution pour augmenter la flexibilit&#233; et la r&#233;activit&#233; des syst&#232;mes avanc&#233;s de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Marseille, France, Décembre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIM : vers une mise en oeuvre d&#233;centralis&#233;e du syst&#232;me de production pour une meilleure int&#233;gration des fonctions de conception, production et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brun-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIM90 : Productique et Intégration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Isoarchie pour le Pilotage des Systèmes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paul Cézanne - Aix-Marseille III, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00654463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d'une modélisation technologique des robots industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de droit, d'économie et des sciences - Aix-Marseille III, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00654466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Pujo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien élève de l’ENS de Cachan, Patrick Pujo est actuellement Maitre de Conférences HDR Hors Classe à l’Université d’Aix-Marseille, où il enseigne l’organisation industrielle à Polytech’Marseille (dept GII).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur au CRET-LOG (Centre de Recherche sur le Transport et la LOGistique - </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cret-log.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), il est également Éditeur associé de la revue JESA.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">h-index : 11 (source : Google Scholar)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, analyse et conduite des systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes - Lavoisier, 47 (4-8), pp.400, 2013, Journal Européen des Systèmes Automatisés, 978-2-7462-4656-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage isoarchique des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">É ditions universitaires europé ennes, 2012, 978-3-8417-9033-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements du Pilotage des Syst&#232;mes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermè s Science, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M&#233;thodes du Pilotage des Syst&#232;mes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermè s Science, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage auto-organisé de l’Internet physique via des systèmes logistiques cyber-physiques : cas du transport Chine–France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2019.1635049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes cyber-physiques logistiques pour le déploiement de l’Internet Physique : application du paradigme holonique au transport auto-organisé et intercontinental de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie industriel et productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formulation multicritère pour le choix de prestataires de services logistiques dans un réseau partenarial auto-organisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp.289-301. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2018.1528902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an intelligent and multicriteria scheduling service, using academic benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (11), pp.1166-1176. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2015.1030696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Holon Network for job shop isoarchic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (December 2016), pp.12 - 27. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the productivity improvement when using U-shaped production cells with variable takt time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham El Khabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lean Six Sigma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLSS-07-2013-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Synchronization for Ambient Services in PROSIS Holonic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radio Frequency Identification Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.272-290. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRFITA.2014.063925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria control strategies of Holonic Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of research and reviews in mechatronic design and simulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control of Renewable Holonic Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.465 &amp;ndash; 472. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull control for Job Shop: Holonic Manufacturing System approach using multicriteria decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0288-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des syst&#232;mes manufacturiers via une analyse multicrit&#232;re int&#233;grant Produit, Ressource et Ordre. Application au pilotage en flux tir&#233; d&rsquo;un Job Shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3/4), pp.435-462. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.43.435-462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Flat Holonic Form in an HLA Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.91-111. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-008-0106-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to manage supply chains: holonic and multicriteria approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLSM.2009.022504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement G-DEVS/HLA pour la simulation distribuée de systèmes de production multiprocessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.375-402. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JDS.18.375-402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to manage a supply chain: holonic and multicriteria approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3/4), pp.396-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSIS: An isoarchic structure for HMS control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (7), pp.1034-1045. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Contrôlés par le Produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche holonique des Systèmes Mécatroniques Complexes : proposition d'un système de pilotage auto organisé et isoarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (6), pp.673--706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche holonique des Syst&#232;mes M&#233;catroniques Complexes : proposition d&rsquo;un syst&#232;me de pilotage auto organis&#233; et isoarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (6), pp.673-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers-Suppliers Relationship Management in an Intelligent Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (5), pp.377-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self organized holonic control for mechatronics complex systems: application to a robotized car park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal DEVS modelling and simulation of a Flow-Shop relocation method without interrupting the production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.817-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplier evaluation process within a self-organized logistical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.159-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par simulation de la suppression de l&#39;impact des arr&#234;ts lors du d&#233;m&#233;nagement d&#39;une ligne de production manufacturi&#232;re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control by quality: proposition of a typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality Assurance: Good Practice, Regulation, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (2), pp.99-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par simulation de la suppression de l'impact des arrêts lors du déménagement d'une ligne de production manufacturière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un pilotage décentralisé, auto-organisé et rapproché pour système automatisé flexible: Application à un Hub de transbordement robotisé fer-fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7--8), pp.905--932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage distribué des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7-8), pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage distribu&#233; des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7-8), pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d&#39;un pilotage d&#233;centralis&#233;, auto-organis&#233; et rapproch&#233; pour syst&#232;me automatis&#233; flexible: Application &#224; un Hub de transbordement robotis&#233; fer-fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7-8), pp.905-932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Logistics System for Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control, Studies in Computational Intelligence, vol. 762, PartV, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria supplier selection for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control, Studies in Computational Intelligence, vol. 762, (Part I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Holons Network for Intralogistics Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Remous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T Borangiu et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing, Studies in Computational Intelligence, Vol. 594</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing Switzerland, pp.115-124, 2015, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization via a genetic algorithm parametrizing the AHP method for multicriteria workshop scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bassem Jarboui and Patrick Siarry and Jacques Teghem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Production Scheduling (Part 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.119-150, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation via algorithme g&#233;n&#233;tique du param&#233;trage de la m&#233;thode AHP pour l&rsquo;ordonnancement multicrit&#232;re d&rsquo;atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bassem Jarboui and Patrick Siarry and Jacques Teghem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l&amp;rsquo;ordonnancement de la production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture for Holonic Isoarchic and Multicriteria Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu and Andre Thomas and Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control, Studies in Computational Intelligence, Vol. 402</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012, 978-3-642-27448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partnership network for an intelligent supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Limam Mansar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shima Mohebbi and Iraj Mahdavi and Namjae Cho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Supply Network Coordination in Intelligent and Dynamic Environment: Modeling and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2010, 13: 978-1-60566-808-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-808-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoarchic and Multi-criteria Control of Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyes Benyoucef and Bernard Grabot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Techniques for Networked Manufacturing Enterprises Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, Chap 6, 2010, 978-1-84996-118-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLA distributed simulation approaches for supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charbonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry and Andre Thomas and Gerard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation for Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE (Ed.), pp.257-294, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de simulation distribu&#233;e int&#233;grant HLA pour la cha&#238;ne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charbonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A Thomas and C Thierry and G Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation pour le pilotage de la chaîne logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s Sciences, pp.297-336, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant Propos - Pr&#233;sentation de l&rsquo;ouvrage &lsquo;M&#233;thodes du pilotage des syst&#232;mes de production&rsquo;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du Pilotage des Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité IC2 - Productique Hermè s - Lavoisier., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage par la Qualit&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du Pilotage des Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage sans plan pr&#233;visionnel ni ordonnancement pr&#233;alable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brun-Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du pilotage des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts fondamentaux du pilotage des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements du Pilotage des Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant Propos &ndash; Pr&#233;sentation de l&rsquo;ouvrage : &lsquo;Fondements du pilotage des syst&#232;mes de production&#39;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements du pilotage des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité IC2 - Productique Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métiers de la Circularité : entre évolution de missions classiques et émergence de nouvelles compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'Analyse du Cycle de Vie et de l'Analyse du Cycle de Coûts pour valider la mise en circularité de processus industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco conception et Analyse du Cycle de Vie : pour une Recherche plus circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage multicritère des flux dans la Pyramide de la Supply Chain Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Boisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC, Jul 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic, self-organized and multi-criteria management of the Circular Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM - Aix-en-Provence, Oct 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation et économie circulaire : quels défis pour des emballages durables dans l'industrie automobile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2025 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne - Pays Basque, Université de Pau et des Pays de l’Adour (UPPA), Mar 2025, Bayonne - Pays Basque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des emballages industriels dans les relations B2B : enjeux et mise en oeuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la Supply Chain Circulaire et positionnement vis-à-vis des filières REP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des emballages industriels dans les relations B2B : enjeux et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2024 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse - Université Haute Alsace, Mar 2024, Mulhouse (Université de haute-Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition vers une économie circulaire : analyse de la réglementation pour des emballages durables et un monde sans déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEC-2024 - 1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC - Défis Clés Occitanie - Circulades, Institut Montpellier Management, Jun 2024, Montpellier, France. pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation de la chaîne logistique : les emballages industriels en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIMTED 2023 - International Conference “Current Economic Trends in Emerging and Developing Countries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Economics and Business Administration (FEAA), West University of Timisoara (UVT), Jun 2023, Timisoara, Roumanie. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACKAGING IN CIRCULAR SUPPLY CHAINS: Challenge for the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Business School, Jul 2023, Nice, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix de prestataires de service logistique, une formulation multicritère pour le pilotage d’un réseau partenarial auto-organisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIRL'2018 (12° Rencontres Internationales de la Recherche en Logistique et Supply Chain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic interest of self-organized pooling solution in city logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS'2018 (7th International Conference on Information system, Logistics and Supply Chain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un système d’aide à la décision logistique soutenable et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changes in sustainable organization and food sector management: Technical and organizational innovations and contractualization. SDSC Chair Scientific Seminar AgroParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria supplier selection for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA’17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la simulation pour la conception dynamique de systèmes logistiques urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiougary Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sirjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Congrès Industriel de Génie Industriel (CIGI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Logistics Systems for Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA’17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise des stocks en logistique par l’observation de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Doumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIRL'2016 (11° Rencontres Internationales de la Recherche en Logistique et Supply Chain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM, ed. Ecole Polytechnique Fédérale de Lausanne (EPFL), Sep 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic Logistics System: a novel point of view for Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de &lsquo;produit intelligent&rsquo; dans une approche isoarchique du pilotage des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du produit intelligent (JPI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Valenciennes, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiresless Control Network for Intralogistics Service in a Holonic and Isoarchic Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Remous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WS on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA&amp;rsquo;14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche holonique, isoarchique et multicrit&#232;re pour un syst&#232;me intelligent de surveillance de flux de personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using benchmarks to study an intelligent and multicriteria scheduling service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems (IMS&amp;rsquo;13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sao Paulo, Brésil, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#201;valuation d&rsquo;une m&#233;thode d&rsquo;ordonnancement multicrit&#232;re utilisant AHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Génie Industriel (CIGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des workflows comme gage de robustesse de la démarche Qualité orientée processus de l'institut Carnot STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3 : un outil pour la formation &#224; la gestion et au pilotage d&#39;ateliers de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Borriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII° colloque 'Questions de Pédagogies dans l'Enseignement Supérieur' (QPES'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sherbrooke, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoarchic control for intelligent entities in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Product Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cambridge, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Synchronization in Supply Network, using Holonic, Isoarchic and Multicriteria Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de caract&#233;ristiques &#233;v&#232;nementielles de production par la d&#233;tection de variations d&#39;&#233;tat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Doumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème SIL'12 (conférence internationale Systèmes Industriels et Logistiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marrakech, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Test Bed of Intelligent Access Control Based on Biometric and RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFID-TA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Management int&#233;gr&#233; de projets de recherche partenariale : d&#233;marche Qualit&#233; orient&#233;e processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memya Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International en Génie Industriel et Management des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control of People Flow in Restricted Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications, Computing and Control Applications (CCCA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre cellules de production en U et lin&#233;aire : &#233;tude du fonctionnement &#224; cadences variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International en Génie Industriel et Management des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal logistics as a service in a holonic and isoarchic control model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications, Computing and Control Applications (CCCA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#201;tude de la performance d&#39;un ordonnancement multicrit&#232;re via AHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In:4ème SIL'12 (conférence internationale Systèmes Industriels et Logistiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marrakech, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Decision Making Service for an Intelligent Control of Individuals Flow in Restricted Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am&#233;lioration de l&rsquo;ordonnancement d&rsquo;une ligne de production par la m&#233;thode AHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Sauveur, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diff&#233;rents usages d&rsquo;AHP dans un contexte de pilotage temps r&#233;el et d&#233;centralis&#233; en production manufacturi&#232;re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès annuel ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint Etienne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture orient&#233;e services : pilotage d&rsquo;atelier via intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD MACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture in PROSIS holonic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM&amp;rsquo;2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention d&rsquo;un compromis multicrit&#232;re via AHP pour le pilotage holonique et isoarchique d&rsquo;atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès annuel de la ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint Etienne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contr&#244;le intelligent et isoarchique de flux de personnes bas&#233; sur la biom&#233;trie et l&rsquo;infotronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Methni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Sauveur, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AHP/ANP a Decision Making Service in PROSIS Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Workshop on Intelligent Manufacturing Systems (IMS&amp;rsquo;10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of a production line using the AHP method: Optimization of the multicriteria weighting by genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52th Operational Research Society Conference (OR52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Londres, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic, Isoarchic and Multicriteria Control for Manufacturing Networks: Application to Integrated Logistic Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Advances in Production Management Systems (APMS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cernobbio, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID uses for PROSIS ambient control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Int&#233;gration de technologies infotroniques dans le syst&#232;me de pilotage PROSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès International de Génie Industriel (CIGI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bagnères de Bigorre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull System Control for Job Shop Via a Holonic, Isoarchic &#38; Multicriteria Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seoul, Corea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized use of AHP for HMS control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Operational Research Society Conference (OR50)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, York (GB), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mod&#233;lisation d&rsquo;un syst&#232;me de pilotage isoarchique et validation par simulation distribu&#233;e via HLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM&amp;rsquo;08, 5° Conférence Internationale de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage Assisté par Simulation Distribuée Dans l'Industrie du Semi Conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination (MOSIM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation testbed for evaluating self-organizing heuristics for holonic and isoarchic manufacturing control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT&amp;rsquo;08, (2nd International Conference on Electrical Engineering Design and Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mod&#232;le holonique et isoarchique pour le pilotage d&#39;un job shop en flux tir&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM&amp;rsquo;08, 5° Conférence Internationale de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled System by Product: holonic, self-organized and isoarchical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOURMILIERE WorkShop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bremen (DR), 22-23 Mars, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a self organised control system for logistic partnership network by distributed simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 (International Conference on Industrial Engineering and Systems Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage holonique d&rsquo;un Job Shop : approche auto organis&#233;e, temps r&#233;el et multicrit&#232;res</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Trois-Rivières, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;ploiement d&rsquo;une d&#233;marche Qualit&#233; dans un Institut Carnot en cr&#233;ation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Trois-Rivières, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Organized Control of Partnership Network: Modeling and Validation via Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS-CMS 2007, I3M&amp;rsquo;07 (International Modeling & Simulation Multiconference 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to manage supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS06, International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull Production In A Job Shop: Proposition Of A Self Organized Control By Virtual Flow Shop And Multicriteria Analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sauvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAS&amp;rsquo;06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Enterprises Network Holonic Control via HLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'06 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mod&#232;le de pilotage auto organis&#233; de la relation Clients-Fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDMACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS modelling of self organized companies network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mod&#233;lisation DEVS de la gestion des appels doffres au niveau dun r&#233;seau de cha&#238;ne logistique auto organis&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6éme Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Evaluation of Company&rsquo;s Performance in partnership network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Engineering Management (IEMC) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, St Johns Newfoundland, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEM (Global Education in Manufacturing)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7ème Colloque sur l&amp;rsquo;Enseignement des Technologies et des Sciences de l&amp;rsquo;Information et des Systèmes (CESTIS&amp;rsquo;08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers - Suppliers relationship self organized control modeling using DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS&amp;rsquo;05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of calls for proposals within self organized enterprises network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Industrial Marketing and Purchasing Confernece (IMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation of a flow-shop, without interrupting the production : optimization by DEVS modelisation and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCSC2004, Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Jose, California, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Self Organized Control of a Partnership Network in an Intelligent Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS International Forum 2004 : Global Challenges in Manufacturing, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage proactif des lignes de production kanban par mod&#233;lisation DEVS et simulation temps r&#233;el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Francophone de MOdélisation et SIMulation "Modélisation et simulation pour l&amp;rsquo;analyse et l&amp;rsquo;optimisation des systèmes industriels et logistiques", MOSIM&amp;rsquo;04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Modelling For The Proactive Control By Simulation Of Kanban Production Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Frydman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Modeling & Applied Simulation (MAS 2003), Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality between control and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2003, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralised control and self organisation in flexible manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA&amp;rsquo;2001, 8th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Decentralised Scheduling in a Hub, Harbour Maritime &#38; Multimodal Logistics Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HMS&amp;rsquo;2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;m&#233;nagement d&rsquo;une ligne de production manufacturi&#232;re sans arr&#234;t de l&rsquo;activit&#233; de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence de Modélisation et de SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;centralisation des m&#233;canismes de pilotage de la relation donneurs d&rsquo;ordres / fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aix-en-Provence, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;m&#233;nagement d&rsquo;une ligne de production sans interruption de l&rsquo;activit&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sevestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Unknown Region. pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d&#233;centralis&#233; des Syst&#232;mes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Unknown Region. pp.1975-1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Piloting of Transport Systems by Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Automation Congress (WAC96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Montpellier, France, Mai, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#201;valuation de r&#232;gles de g&#233;n&#233;ration de t&#226;ches dans le contexte du pilotage d&#233;centralis&#233; d&rsquo;un Syst&#232;me de Production Automatis&#233; et Flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Franco Québecois de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Albi, France, Septembre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization and Identification Technological Caracteristics of Industrial Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagher Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Robotics and Cybernetics (CESA&amp;rsquo;96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Lille, France, Juillet, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification de la programmation de T&#226;ches dans les SAP par l&#39;int&#233;gration de primitives &#39;m&#233;tier&#39; dans les Machines de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Congrès International de Génie Industriel (GI'5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Grenoble, France, Avril, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l&#39;ordonnancement des syst&#232;mes de production automatis&#233;s flexibles par la mise en concurrence des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er° Congrès International Franco-Québécois de Génie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Montréal, Canada, 18 - 20 octobre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a mechatronics architecture of industrial robots Novembre 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Franco-Japonais de Mécatronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Japon, Novembre 1994, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La d&#233;centralisation de l&#39;ordonnancement : une solution pour augmenter la flexibilit&#233; et la r&#233;activit&#233; des syst&#232;mes avanc&#233;s de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Marseille, France, Décembre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual approach of a new architecture of the computer aided quality management Systems, toward their better integration with the other production management functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadan Umar Daihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Newcastle International Conference on Quality and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Newcastle, (GB) Septembre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robsilon : un outil de simulation pour appr&#233;hender et identifier des caract&#233;ristiques m&#233;trologiques sur les robots industriels polyarticul&#233;s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congres International de Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France (Octobre), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIM : vers une mise en oeuvre d&#233;centralis&#233;e du syst&#232;me de production pour une meilleure int&#233;gration des fonctions de conception, production et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brun-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIM90 : Productique et Intégration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Isoarchie pour le Pilotage des Systèmes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paul Cézanne - Aix-Marseille III, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00654463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d'une modélisation technologique des robots industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de droit, d'économie et des sciences - Aix-Marseille III, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00654466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cret-log.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015169v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kieffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1635049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1528902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hachicha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubromelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2015.1030696" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Power" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.08.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Khabous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-07-2013-0038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Prunaret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRFITA.2014.063925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Naamane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Kouider M'Sirdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Kouider M'Sirdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0288-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mekaouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022504" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JDS.18.375-402" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0106-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broissin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.01.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.43.435-462" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pedetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labarthe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Remous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Denguir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Limam Mansar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-808-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archimede" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213773v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brun-Picard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462429v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356192v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Lambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bois&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05021857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Aboulkhouyoul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462384v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leblanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04523626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04637212v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04327274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Arzelier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiougary Sissoko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirjean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794821v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Doumani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma-Afakh Khader" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216882v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Fergani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216883v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Belgacem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Azizi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ounnar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borriello" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gonzalez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Louati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pistoresi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216892v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216893v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216891v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memya Cherif" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchakour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216890v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216894v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216895v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216902v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216898v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216901v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216897v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Methni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216899v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ohayon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216904v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216903v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216905v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216907v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204219v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216912v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216909v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216911v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mereau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216913v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Zammouri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216915v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216917v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Taibi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zahaf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Giambiasi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mekaouche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216922v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216921v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216927v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216926v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216924v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216930v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pedetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216929v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216932v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riccardi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frydman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216931v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216935v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216933v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216938v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Broissin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216937v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peyrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sevestre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216940v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bertrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216942v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagher Asgari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Nguyen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216939v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216943v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216944v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Masse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216946v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadan Umar Daihani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Kieffer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216945v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216947v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216948v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00654463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00654466v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cret-log.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015169v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kieffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1635049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1528902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hachicha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubromelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2015.1030696" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Power" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.08.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Khabous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-07-2013-0038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Prunaret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRFITA.2014.063925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Naamane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Kouider M'Sirdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Kouider M'Sirdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0288-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.43.435-462" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mekaouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0106-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022504" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JDS.18.375-402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212612v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broissin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.01.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pedetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labarthe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Remous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Denguir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Limam Mansar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-808-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archimede" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213773v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brun-Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462384v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461924v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bois&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461852v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05021857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Aboulkhouyoul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leblanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04523626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04637212v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04327274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Arzelier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiougary Sissoko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirjean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794821v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Doumani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma-Afakh Khader" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216882v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Louati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pistoresi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Fergani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Belgacem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Azizi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ounnar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borriello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gonzalez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216892v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216890v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216896v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memya Cherif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchakour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216895v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ohayon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216900v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Methni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216903v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216905v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216907v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216911v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216912v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216908v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204219v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216909v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mereau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216913v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Zammouri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216915v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216917v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Taibi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216919v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mekaouche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Giambiasi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216920v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zahaf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216924v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216926v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216923v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216925v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216921v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216927v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216929v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pedetti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216930v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216932v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riccardi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frydman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216931v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216935v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216933v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216937v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peyrot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sevestre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Broissin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Bertrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216940v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bertrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216942v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagher Asgari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Nguyen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216939v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216943v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216944v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Masse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216947v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216946v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadan Umar Daihani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Kieffer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216945v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216948v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00654463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00654466v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>