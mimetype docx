--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Pujo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien élève de l’ENS de Cachan, Patrick Pujo est actuellement Maitre de Conférences HDR Hors Classe à l’Université d’Aix-Marseille, où il enseigne l’organisation industrielle à Polytech’Marseille (dept GII).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur au CRET-LOG (Centre de Recherche sur le Transport et la LOGistique - </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cret-log.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), il est également Éditeur associé de la revue JESA.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">h-index : 11 (source : Google Scholar)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, analyse et conduite des systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes - Lavoisier, 47 (4-8), pp.400, 2013, Journal Européen des Systèmes Automatisés, 978-2-7462-4656-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage isoarchique des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">É ditions universitaires europé ennes, 2012, 978-3-8417-9033-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements du Pilotage des Syst&#232;mes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermè s Science, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M&#233;thodes du Pilotage des Syst&#232;mes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermè s Science, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage auto-organisé de l’Internet physique via des systèmes logistiques cyber-physiques : cas du transport Chine–France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2019.1635049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes cyber-physiques logistiques pour le déploiement de l’Internet Physique : application du paradigme holonique au transport auto-organisé et intercontinental de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie industriel et productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formulation multicritère pour le choix de prestataires de services logistiques dans un réseau partenarial auto-organisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp.289-301. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2018.1528902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an intelligent and multicriteria scheduling service, using academic benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (11), pp.1166-1176. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2015.1030696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Holon Network for job shop isoarchic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (December 2016), pp.12 - 27. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the productivity improvement when using U-shaped production cells with variable takt time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham El Khabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lean Six Sigma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLSS-07-2013-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Synchronization for Ambient Services in PROSIS Holonic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radio Frequency Identification Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.272-290. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRFITA.2014.063925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria control strategies of Holonic Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of research and reviews in mechatronic design and simulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control of Renewable Holonic Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.465 &amp;ndash; 472. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull control for Job Shop: Holonic Manufacturing System approach using multicriteria decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0288-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des syst&#232;mes manufacturiers via une analyse multicrit&#232;re int&#233;grant Produit, Ressource et Ordre. Application au pilotage en flux tir&#233; d&rsquo;un Job Shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3/4), pp.435-462. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.43.435-462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Flat Holonic Form in an HLA Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.91-111. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-008-0106-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to manage supply chains: holonic and multicriteria approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLSM.2009.022504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement G-DEVS/HLA pour la simulation distribuée de systèmes de production multiprocessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.375-402. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JDS.18.375-402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to manage a supply chain: holonic and multicriteria approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3/4), pp.396-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSIS: An isoarchic structure for HMS control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (7), pp.1034-1045. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Contrôlés par le Produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche holonique des Systèmes Mécatroniques Complexes : proposition d'un système de pilotage auto organisé et isoarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (6), pp.673--706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche holonique des Syst&#232;mes M&#233;catroniques Complexes : proposition d&rsquo;un syst&#232;me de pilotage auto organis&#233; et isoarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (6), pp.673-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers-Suppliers Relationship Management in an Intelligent Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (5), pp.377-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self organized holonic control for mechatronics complex systems: application to a robotized car park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal DEVS modelling and simulation of a Flow-Shop relocation method without interrupting the production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.817-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplier evaluation process within a self-organized logistical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.159-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par simulation de la suppression de l&#39;impact des arr&#234;ts lors du d&#233;m&#233;nagement d&#39;une ligne de production manufacturi&#232;re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control by quality: proposition of a typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality Assurance: Good Practice, Regulation, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (2), pp.99-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par simulation de la suppression de l'impact des arrêts lors du déménagement d'une ligne de production manufacturière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un pilotage décentralisé, auto-organisé et rapproché pour système automatisé flexible: Application à un Hub de transbordement robotisé fer-fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7--8), pp.905--932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage distribué des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7-8), pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage distribu&#233; des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7-8), pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d&#39;un pilotage d&#233;centralis&#233;, auto-organis&#233; et rapproch&#233; pour syst&#232;me automatis&#233; flexible: Application &#224; un Hub de transbordement robotis&#233; fer-fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7-8), pp.905-932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Logistics System for Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control, Studies in Computational Intelligence, vol. 762, PartV, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria supplier selection for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control, Studies in Computational Intelligence, vol. 762, (Part I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Holons Network for Intralogistics Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Remous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T Borangiu et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing, Studies in Computational Intelligence, Vol. 594</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing Switzerland, pp.115-124, 2015, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization via a genetic algorithm parametrizing the AHP method for multicriteria workshop scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bassem Jarboui and Patrick Siarry and Jacques Teghem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Production Scheduling (Part 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.119-150, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation via algorithme g&#233;n&#233;tique du param&#233;trage de la m&#233;thode AHP pour l&rsquo;ordonnancement multicrit&#232;re d&rsquo;atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bassem Jarboui and Patrick Siarry and Jacques Teghem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l&amp;rsquo;ordonnancement de la production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture for Holonic Isoarchic and Multicriteria Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu and Andre Thomas and Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control, Studies in Computational Intelligence, Vol. 402</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012, 978-3-642-27448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partnership network for an intelligent supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Limam Mansar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shima Mohebbi and Iraj Mahdavi and Namjae Cho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Supply Network Coordination in Intelligent and Dynamic Environment: Modeling and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2010, 13: 978-1-60566-808-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-808-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoarchic and Multi-criteria Control of Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyes Benyoucef and Bernard Grabot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Techniques for Networked Manufacturing Enterprises Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, Chap 6, 2010, 978-1-84996-118-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLA distributed simulation approaches for supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charbonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry and Andre Thomas and Gerard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation for Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE (Ed.), pp.257-294, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de simulation distribu&#233;e int&#233;grant HLA pour la cha&#238;ne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charbonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A Thomas and C Thierry and G Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation pour le pilotage de la chaîne logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s Sciences, pp.297-336, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant Propos - Pr&#233;sentation de l&rsquo;ouvrage &lsquo;M&#233;thodes du pilotage des syst&#232;mes de production&rsquo;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du Pilotage des Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité IC2 - Productique Hermè s - Lavoisier., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage par la Qualit&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du Pilotage des Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage sans plan pr&#233;visionnel ni ordonnancement pr&#233;alable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brun-Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du pilotage des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts fondamentaux du pilotage des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements du Pilotage des Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant Propos &ndash; Pr&#233;sentation de l&rsquo;ouvrage : &lsquo;Fondements du pilotage des syst&#232;mes de production&#39;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements du pilotage des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité IC2 - Productique Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métiers de la Circularité : entre évolution de missions classiques et émergence de nouvelles compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'Analyse du Cycle de Vie et de l'Analyse du Cycle de Coûts pour valider la mise en circularité de processus industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco conception et Analyse du Cycle de Vie : pour une Recherche plus circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage multicritère des flux dans la Pyramide de la Supply Chain Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Boisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC, Jul 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic, self-organized and multi-criteria management of the Circular Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM - Aix-en-Provence, Oct 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation et économie circulaire : quels défis pour des emballages durables dans l'industrie automobile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2025 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne - Pays Basque, Université de Pau et des Pays de l’Adour (UPPA), Mar 2025, Bayonne - Pays Basque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des emballages industriels dans les relations B2B : enjeux et mise en oeuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la Supply Chain Circulaire et positionnement vis-à-vis des filières REP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des emballages industriels dans les relations B2B : enjeux et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2024 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse - Université Haute Alsace, Mar 2024, Mulhouse (Université de haute-Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition vers une économie circulaire : analyse de la réglementation pour des emballages durables et un monde sans déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEC-2024 - 1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC - Défis Clés Occitanie - Circulades, Institut Montpellier Management, Jun 2024, Montpellier, France. pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation de la chaîne logistique : les emballages industriels en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIMTED 2023 - International Conference “Current Economic Trends in Emerging and Developing Countries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Economics and Business Administration (FEAA), West University of Timisoara (UVT), Jun 2023, Timisoara, Roumanie. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACKAGING IN CIRCULAR SUPPLY CHAINS: Challenge for the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Business School, Jul 2023, Nice, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix de prestataires de service logistique, une formulation multicritère pour le pilotage d’un réseau partenarial auto-organisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIRL'2018 (12° Rencontres Internationales de la Recherche en Logistique et Supply Chain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic interest of self-organized pooling solution in city logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS'2018 (7th International Conference on Information system, Logistics and Supply Chain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un système d’aide à la décision logistique soutenable et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changes in sustainable organization and food sector management: Technical and organizational innovations and contractualization. SDSC Chair Scientific Seminar AgroParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria supplier selection for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA’17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la simulation pour la conception dynamique de systèmes logistiques urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiougary Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sirjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Congrès Industriel de Génie Industriel (CIGI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Logistics Systems for Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA’17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise des stocks en logistique par l’observation de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Doumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIRL'2016 (11° Rencontres Internationales de la Recherche en Logistique et Supply Chain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM, ed. Ecole Polytechnique Fédérale de Lausanne (EPFL), Sep 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic Logistics System: a novel point of view for Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de &lsquo;produit intelligent&rsquo; dans une approche isoarchique du pilotage des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du produit intelligent (JPI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Valenciennes, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiresless Control Network for Intralogistics Service in a Holonic and Isoarchic Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Remous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WS on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA&amp;rsquo;14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche holonique, isoarchique et multicrit&#232;re pour un syst&#232;me intelligent de surveillance de flux de personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using benchmarks to study an intelligent and multicriteria scheduling service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems (IMS&amp;rsquo;13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sao Paulo, Brésil, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#201;valuation d&rsquo;une m&#233;thode d&rsquo;ordonnancement multicrit&#232;re utilisant AHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Génie Industriel (CIGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des workflows comme gage de robustesse de la démarche Qualité orientée processus de l'institut Carnot STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3 : un outil pour la formation &#224; la gestion et au pilotage d&#39;ateliers de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Borriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII° colloque 'Questions de Pédagogies dans l'Enseignement Supérieur' (QPES'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sherbrooke, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoarchic control for intelligent entities in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Product Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cambridge, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Synchronization in Supply Network, using Holonic, Isoarchic and Multicriteria Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de caract&#233;ristiques &#233;v&#232;nementielles de production par la d&#233;tection de variations d&#39;&#233;tat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Doumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème SIL'12 (conférence internationale Systèmes Industriels et Logistiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marrakech, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Test Bed of Intelligent Access Control Based on Biometric and RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFID-TA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Management int&#233;gr&#233; de projets de recherche partenariale : d&#233;marche Qualit&#233; orient&#233;e processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memya Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International en Génie Industriel et Management des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control of People Flow in Restricted Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications, Computing and Control Applications (CCCA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre cellules de production en U et lin&#233;aire : &#233;tude du fonctionnement &#224; cadences variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International en Génie Industriel et Management des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal logistics as a service in a holonic and isoarchic control model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications, Computing and Control Applications (CCCA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#201;tude de la performance d&#39;un ordonnancement multicrit&#232;re via AHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In:4ème SIL'12 (conférence internationale Systèmes Industriels et Logistiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marrakech, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Decision Making Service for an Intelligent Control of Individuals Flow in Restricted Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am&#233;lioration de l&rsquo;ordonnancement d&rsquo;une ligne de production par la m&#233;thode AHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Sauveur, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diff&#233;rents usages d&rsquo;AHP dans un contexte de pilotage temps r&#233;el et d&#233;centralis&#233; en production manufacturi&#232;re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès annuel ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint Etienne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture orient&#233;e services : pilotage d&rsquo;atelier via intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD MACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture in PROSIS holonic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM&amp;rsquo;2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention d&rsquo;un compromis multicrit&#232;re via AHP pour le pilotage holonique et isoarchique d&rsquo;atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès annuel de la ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint Etienne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contr&#244;le intelligent et isoarchique de flux de personnes bas&#233; sur la biom&#233;trie et l&rsquo;infotronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Methni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Sauveur, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AHP/ANP a Decision Making Service in PROSIS Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Workshop on Intelligent Manufacturing Systems (IMS&amp;rsquo;10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of a production line using the AHP method: Optimization of the multicriteria weighting by genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52th Operational Research Society Conference (OR52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Londres, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic, Isoarchic and Multicriteria Control for Manufacturing Networks: Application to Integrated Logistic Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Advances in Production Management Systems (APMS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cernobbio, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID uses for PROSIS ambient control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Int&#233;gration de technologies infotroniques dans le syst&#232;me de pilotage PROSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès International de Génie Industriel (CIGI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bagnères de Bigorre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull System Control for Job Shop Via a Holonic, Isoarchic &#38; Multicriteria Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seoul, Corea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized use of AHP for HMS control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Operational Research Society Conference (OR50)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, York (GB), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mod&#233;lisation d&rsquo;un syst&#232;me de pilotage isoarchique et validation par simulation distribu&#233;e via HLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM&amp;rsquo;08, 5° Conférence Internationale de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage Assisté par Simulation Distribuée Dans l'Industrie du Semi Conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination (MOSIM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation testbed for evaluating self-organizing heuristics for holonic and isoarchic manufacturing control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT&amp;rsquo;08, (2nd International Conference on Electrical Engineering Design and Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mod&#232;le holonique et isoarchique pour le pilotage d&#39;un job shop en flux tir&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM&amp;rsquo;08, 5° Conférence Internationale de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled System by Product: holonic, self-organized and isoarchical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOURMILIERE WorkShop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bremen (DR), 22-23 Mars, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a self organised control system for logistic partnership network by distributed simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 (International Conference on Industrial Engineering and Systems Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage holonique d&rsquo;un Job Shop : approche auto organis&#233;e, temps r&#233;el et multicrit&#232;res</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Trois-Rivières, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;ploiement d&rsquo;une d&#233;marche Qualit&#233; dans un Institut Carnot en cr&#233;ation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Trois-Rivières, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Organized Control of Partnership Network: Modeling and Validation via Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS-CMS 2007, I3M&amp;rsquo;07 (International Modeling & Simulation Multiconference 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to manage supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS06, International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull Production In A Job Shop: Proposition Of A Self Organized Control By Virtual Flow Shop And Multicriteria Analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sauvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAS&amp;rsquo;06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Enterprises Network Holonic Control via HLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'06 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mod&#232;le de pilotage auto organis&#233; de la relation Clients-Fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDMACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS modelling of self organized companies network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mod&#233;lisation DEVS de la gestion des appels doffres au niveau dun r&#233;seau de cha&#238;ne logistique auto organis&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6éme Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Evaluation of Company&rsquo;s Performance in partnership network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Engineering Management (IEMC) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, St Johns Newfoundland, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEM (Global Education in Manufacturing)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7ème Colloque sur l&amp;rsquo;Enseignement des Technologies et des Sciences de l&amp;rsquo;Information et des Systèmes (CESTIS&amp;rsquo;08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers - Suppliers relationship self organized control modeling using DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS&amp;rsquo;05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of calls for proposals within self organized enterprises network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Industrial Marketing and Purchasing Confernece (IMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation of a flow-shop, without interrupting the production : optimization by DEVS modelisation and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCSC2004, Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Jose, California, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Self Organized Control of a Partnership Network in an Intelligent Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS International Forum 2004 : Global Challenges in Manufacturing, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage proactif des lignes de production kanban par mod&#233;lisation DEVS et simulation temps r&#233;el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Francophone de MOdélisation et SIMulation "Modélisation et simulation pour l&amp;rsquo;analyse et l&amp;rsquo;optimisation des systèmes industriels et logistiques", MOSIM&amp;rsquo;04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Modelling For The Proactive Control By Simulation Of Kanban Production Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Frydman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Modeling & Applied Simulation (MAS 2003), Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality between control and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2003, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralised control and self organisation in flexible manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA&amp;rsquo;2001, 8th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Decentralised Scheduling in a Hub, Harbour Maritime &#38; Multimodal Logistics Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HMS&amp;rsquo;2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;m&#233;nagement d&rsquo;une ligne de production manufacturi&#232;re sans arr&#234;t de l&rsquo;activit&#233; de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence de Modélisation et de SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;centralisation des m&#233;canismes de pilotage de la relation donneurs d&rsquo;ordres / fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aix-en-Provence, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;m&#233;nagement d&rsquo;une ligne de production sans interruption de l&rsquo;activit&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sevestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Unknown Region. pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d&#233;centralis&#233; des Syst&#232;mes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Unknown Region. pp.1975-1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Piloting of Transport Systems by Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Automation Congress (WAC96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Montpellier, France, Mai, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#201;valuation de r&#232;gles de g&#233;n&#233;ration de t&#226;ches dans le contexte du pilotage d&#233;centralis&#233; d&rsquo;un Syst&#232;me de Production Automatis&#233; et Flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Franco Québecois de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Albi, France, Septembre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization and Identification Technological Caracteristics of Industrial Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagher Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Robotics and Cybernetics (CESA&amp;rsquo;96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Lille, France, Juillet, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification de la programmation de T&#226;ches dans les SAP par l&#39;int&#233;gration de primitives &#39;m&#233;tier&#39; dans les Machines de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Congrès International de Génie Industriel (GI'5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Grenoble, France, Avril, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l&#39;ordonnancement des syst&#232;mes de production automatis&#233;s flexibles par la mise en concurrence des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er° Congrès International Franco-Québécois de Génie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Montréal, Canada, 18 - 20 octobre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a mechatronics architecture of industrial robots Novembre 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Franco-Japonais de Mécatronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Japon, Novembre 1994, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La d&#233;centralisation de l&#39;ordonnancement : une solution pour augmenter la flexibilit&#233; et la r&#233;activit&#233; des syst&#232;mes avanc&#233;s de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Marseille, France, Décembre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual approach of a new architecture of the computer aided quality management Systems, toward their better integration with the other production management functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadan Umar Daihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Newcastle International Conference on Quality and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Newcastle, (GB) Septembre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robsilon : un outil de simulation pour appr&#233;hender et identifier des caract&#233;ristiques m&#233;trologiques sur les robots industriels polyarticul&#233;s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congres International de Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France (Octobre), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIM : vers une mise en oeuvre d&#233;centralis&#233;e du syst&#232;me de production pour une meilleure int&#233;gration des fonctions de conception, production et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brun-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIM90 : Productique et Intégration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Isoarchie pour le Pilotage des Systèmes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paul Cézanne - Aix-Marseille III, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00654463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d'une modélisation technologique des robots industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de droit, d'économie et des sciences - Aix-Marseille III, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00654466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.12949640288px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Pujo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien élève de l’ENS de Cachan, Patrick Pujo est actuellement Maitre de Conférences HDR Hors Classe à l’Université d’Aix-Marseille, où il enseigne l’organisation industrielle à Polytech’Marseille (dept GII).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur au CRET-LOG (Centre de Recherche sur le Transport et la LOGistique - </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cret-log.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), il est également Éditeur associé de la revue JESA.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">h-index : 11 (source : Google Scholar)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, analyse et conduite des systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Botta-Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarbouriech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes - Lavoisier, 47 (4-8), pp.400, 2013, Journal Européen des Systèmes Automatisés, 978-2-7462-4656-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage isoarchique des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">É ditions universitaires europé ennes, 2012, 978-3-8417-9033-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements du Pilotage des Syst&#232;mes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermè s Science, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M&#233;thodes du Pilotage des Syst&#232;mes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermè s Science, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage auto-organisé de l’Internet physique via des systèmes logistiques cyber-physiques : cas du transport Chine–France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2019.1635049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes cyber-physiques logistiques pour le déploiement de l’Internet Physique : application du paradigme holonique au transport auto-organisé et intercontinental de conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie industriel et productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formulation multicritère pour le choix de prestataires de services logistiques dans un réseau partenarial auto-organisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp.289-301. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2018.1528902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Holon Network for job shop isoarchic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Khader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (December 2016), pp.12 - 27. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an intelligent and multicriteria scheduling service, using academic benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (11), pp.1166-1176. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2015.1030696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the productivity improvement when using U-shaped production cells with variable takt time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham El Khabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lean Six Sigma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJLSS-07-2013-0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Synchronization for Ambient Services in PROSIS Holonic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radio Frequency Identification Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.272-290. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRFITA.2014.063925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria control strategies of Holonic Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of research and reviews in mechatronic design and simulation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control of Renewable Holonic Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Naamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer-Kouider M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.465 &amp;ndash; 472. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull control for Job Shop: Holonic Manufacturing System approach using multicriteria decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0288-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to manage supply chains: holonic and multicriteria approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLSM.2009.022504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement G-DEVS/HLA pour la simulation distribuée de systèmes de production multiprocessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (3), pp.375-402. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JDS.18.375-402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a Flat Holonic Form in an HLA Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.91-111. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-008-0106-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSIS: An isoarchic structure for HMS control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (7), pp.1034-1045. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2009.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to manage a supply chain: holonic and multicriteria approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3/4), pp.396-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes Contrôlés par le Produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4-5), pp.377-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage des syst&#232;mes manufacturiers via une analyse multicrit&#232;re int&#233;grant Produit, Ressource et Ordre. Application au pilotage en flux tir&#233; d&rsquo;un Job Shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3/4), pp.435-462. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.43.435-462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche holonique des Syst&#232;mes M&#233;catroniques Complexes : proposition d&rsquo;un syst&#232;me de pilotage auto organis&#233; et isoarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (6), pp.673-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche holonique des Systèmes Mécatroniques Complexes : proposition d'un système de pilotage auto organisé et isoarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (6), pp.673--706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers-Suppliers Relationship Management in an Intelligent Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (5), pp.377-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self organized holonic control for mechatronics complex systems: application to a robotized car park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal DEVS modelling and simulation of a Flow-Shop relocation method without interrupting the production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.817-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplier evaluation process within a self-organized logistical network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Management, The</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (1), pp.159-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par simulation de la suppression de l'impact des arrêts lors du déménagement d'une ligne de production manufacturière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control by quality: proposition of a typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality Assurance: Good Practice, Regulation, and Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (2), pp.99-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par simulation de la suppression de l&#39;impact des arr&#234;ts lors du d&#233;m&#233;nagement d&#39;une ligne de production manufacturi&#232;re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un pilotage décentralisé, auto-organisé et rapproché pour système automatisé flexible: Application à un Hub de transbordement robotisé fer-fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7--8), pp.905--932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage distribué des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7-8), pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage distribu&#233; des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7-8), pp.855-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d&#39;un pilotage d&#233;centralis&#233;, auto-organis&#233; et rapproch&#233; pour syst&#232;me automatis&#233; flexible: Application &#224; un Hub de transbordement robotis&#233; fer-fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (7-8), pp.905-932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Logistics System for Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control, Studies in Computational Intelligence, vol. 762, PartV, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria supplier selection for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control, Studies in Computational Intelligence, vol. 762, (Part I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Holons Network for Intralogistics Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Remous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T Borangiu et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-agent Manufacturing, Studies in Computational Intelligence, Vol. 594</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing Switzerland, pp.115-124, 2015, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15159-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization via a genetic algorithm parametrizing the AHP method for multicriteria workshop scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bassem Jarboui and Patrick Siarry and Jacques Teghem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaheuristics for Production Scheduling (Part 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.119-150, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation via algorithme g&#233;n&#233;tique du param&#233;trage de la m&#233;thode AHP pour l&rsquo;ordonnancement multicrit&#232;re d&rsquo;atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bassem Jarboui and Patrick Siarry and Jacques Teghem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l&amp;rsquo;ordonnancement de la production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture for Holonic Isoarchic and Multicriteria Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theodor Borangiu and Andre Thomas and Damien Trentesaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control, Studies in Computational Intelligence, Vol. 402</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012, 978-3-642-27448-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partnership network for an intelligent supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Limam Mansar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shima Mohebbi and Iraj Mahdavi and Namjae Cho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Supply Network Coordination in Intelligent and Dynamic Environment: Modeling and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2010, 13: 978-1-60566-808-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-808-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoarchic and Multi-criteria Control of Supply Chain Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyes Benyoucef and Bernard Grabot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Techniques for Networked Manufacturing Enterprises Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, Chap 6, 2010, 978-1-84996-118-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLA distributed simulation approaches for supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charbonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Thierry and Andre Thomas and Gerard Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation for Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE (Ed.), pp.257-294, 2008, 978-1-84821-090-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de simulation distribu&#233;e int&#233;grant HLA pour la cha&#238;ne logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charbonnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A Thomas and C Thierry and G Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation pour le pilotage de la chaîne logistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s Sciences, pp.297-336, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts fondamentaux du pilotage des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements du Pilotage des Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant Propos &ndash; Pr&#233;sentation de l&rsquo;ouvrage : &lsquo;Fondements du pilotage des syst&#232;mes de production&#39;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements du pilotage des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité IC2 - Productique Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage par la Qualit&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du Pilotage des Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage sans plan pr&#233;visionnel ni ordonnancement pr&#233;alable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brun-Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du pilotage des systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermè s - Lavoisier, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant Propos - Pr&#233;sentation de l&rsquo;ouvrage &lsquo;M&#233;thodes du pilotage des syst&#232;mes de production&rsquo;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pujo and Jean-Paul Kieffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes du Pilotage des Systèmes de Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité IC2 - Productique Hermè s - Lavoisier., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'Analyse du Cycle de Vie et de l'Analyse du Cycle de Coûts pour valider la mise en circularité de processus industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco conception et Analyse du Cycle de Vie : pour une Recherche plus circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-Cosmin Gruescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage multicritère des flux dans la Pyramide de la Supply Chain Circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Boisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC, Jul 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic, self-organized and multi-criteria management of the Circular Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM - Aix-en-Provence, Oct 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation et économie circulaire : quels défis pour des emballages durables dans l'industrie automobile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT’2025 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne - Pays Basque, Université de Pau et des Pays de l’Adour (UPPA), Mar 2025, Bayonne - Pays Basque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métiers de la Circularité : entre évolution de missions classiques et émergence de nouvelles compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des emballages industriels dans les relations B2B : enjeux et mise en oeuvre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration de la Supply Chain Circulaire et positionnement vis-à-vis des filières REP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des emballages industriels dans les relations B2B : enjeux et mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT'2024 - Congrès National de la Recherche des IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Mulhouse - Université Haute Alsace, Mar 2024, Mulhouse (Université de haute-Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition vers une économie circulaire : analyse de la réglementation pour des emballages durables et un monde sans déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEC-2024 - 1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIFREC - Défis Clés Occitanie - Circulades, Institut Montpellier Management, Jun 2024, Montpellier, France. pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACKAGING IN CIRCULAR SUPPLY CHAINS: Challenge for the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IRMBAM - International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPAG Business School, Jul 2023, Nice, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décarbonation de la chaîne logistique : les emballages industriels en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Aboulkhouyoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fulconis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIMTED 2023 - International Conference “Current Economic Trends in Emerging and Developing Countries”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Economics and Business Administration (FEAA), West University of Timisoara (UVT), Jun 2023, Timisoara, Roumanie. pp. 1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix de prestataires de service logistique, une formulation multicritère pour le pilotage d’un réseau partenarial auto-organisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIRL'2018 (12° Rencontres Internationales de la Recherche en Logistique et Supply Chain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic interest of self-organized pooling solution in city logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Arzelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS'2018 (7th International Conference on Information system, Logistics and Supply Chain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria supplier selection for supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA’17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la simulation pour la conception dynamique de systèmes logistiques urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiougary Sissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sirjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12° Congrès Industriel de Génie Industriel (CIGI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un système d’aide à la décision logistique soutenable et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changes in sustainable organization and food sector management: Technical and organizational innovations and contractualization. SDSC Chair Scientific Seminar AgroParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber-Physical Logistics Systems for Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA’17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitrise des stocks en logistique par l’observation de la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Doumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIRL'2016 (11° Rencontres Internationales de la Recherche en Logistique et Supply Chain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRL-SCM, ed. Ecole Polytechnique Fédérale de Lausanne (EPFL), Sep 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic Logistics System: a novel point of view for Physical Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de &lsquo;produit intelligent&rsquo; dans une approche isoarchique du pilotage des syst&#232;mes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du produit intelligent (JPI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Valenciennes, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiresless Control Network for Intralogistics Service in a Holonic and Isoarchic Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Remous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WS on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA&amp;rsquo;14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using benchmarks to study an intelligent and multicriteria scheduling service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing Systems (IMS&amp;rsquo;13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sao Paulo, Brésil, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#201;valuation d&rsquo;une m&#233;thode d&rsquo;ordonnancement multicrit&#232;re utilisant AHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma-Afakh Khader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès International de Génie Industriel (CIGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des workflows comme gage de robustesse de la démarche Qualité orientée processus de l'institut Carnot STAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Belgacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3 : un outil pour la formation &#224; la gestion et au pilotage d&#39;ateliers de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Borriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII° colloque 'Questions de Pédagogies dans l'Enseignement Supérieur' (QPES'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sherbrooke, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche holonique, isoarchique et multicrit&#232;re pour un syst&#232;me intelligent de surveillance de flux de personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD-JN MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Management int&#233;gr&#233; de projets de recherche partenariale : d&#233;marche Qualit&#233; orient&#233;e processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memya Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouchakour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International en Génie Industriel et Management des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Control of People Flow in Restricted Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications, Computing and Control Applications (CCCA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison entre cellules de production en U et lin&#233;aire : &#233;tude du fonctionnement &#224; cadences variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International en Génie Industriel et Management des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoarchic control for intelligent entities in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Product Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cambridge, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Synchronization in Supply Network, using Holonic, Isoarchic and Multicriteria Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Test Bed of Intelligent Access Control Based on Biometric and RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFID-TA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de caract&#233;ristiques &#233;v&#232;nementielles de production par la d&#233;tection de variations d&#39;&#233;tat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Doumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer M'Sirdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème SIL'12 (conférence internationale Systèmes Industriels et Logistiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marrakech, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal logistics as a service in a holonic and isoarchic control model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications, Computing and Control Applications (CCCA'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#201;tude de la performance d&#39;un ordonnancement multicrit&#232;re via AHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In:4ème SIL'12 (conférence internationale Systèmes Industriels et Logistiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marrakech, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria Decision Making Service for an Intelligent Control of Individuals Flow in Restricted Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture orient&#233;e services : pilotage d&rsquo;atelier via intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JD MACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diff&#233;rents usages d&rsquo;AHP dans un contexte de pilotage temps r&#233;el et d&#233;centralis&#233; en production manufacturi&#232;re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès annuel ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint Etienne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Oriented Architecture in PROSIS holonic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Prunaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM&amp;rsquo;2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention d&rsquo;un compromis multicrit&#232;re via AHP pour le pilotage holonique et isoarchique d&rsquo;atelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès annuel de la ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint Etienne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contr&#244;le intelligent et isoarchique de flux de personnes bas&#233; sur la biom&#233;trie et l&rsquo;infotronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Methni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pistoresi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Sauveur, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am&#233;lioration de l&rsquo;ordonnancement d&rsquo;une ligne de production par la m&#233;thode AHP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel (CIGI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Sauveur, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling of a production line using the AHP method: Optimization of the multicriteria weighting by genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52th Operational Research Society Conference (OR52)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Londres, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AHP/ANP a Decision Making Service in PROSIS Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamer Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Workshop on Intelligent Manufacturing Systems (IMS&amp;rsquo;10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holonic, Isoarchic and Multicriteria Control for Manufacturing Networks: Application to Integrated Logistic Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Advances in Production Management Systems (APMS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cernobbio, Como, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID uses for PROSIS ambient control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dubromelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Int&#233;gration de technologies infotroniques dans le syst&#232;me de pilotage PROSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès International de Génie Industriel (CIGI'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bagnères de Bigorre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage Assisté par Simulation Distribuée Dans l'Industrie du Semi Conducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination (MOSIM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized use of AHP for HMS control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Operational Research Society Conference (OR50)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, York (GB), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mod&#233;lisation d&rsquo;un syst&#232;me de pilotage isoarchique et validation par simulation distribu&#233;e via HLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM&amp;rsquo;08, 5° Conférence Internationale de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation testbed for evaluating self-organizing heuristics for holonic and isoarchic manufacturing control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEEDT&amp;rsquo;08, (2nd International Conference on Electrical Engineering Design and Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mod&#232;le holonique et isoarchique pour le pilotage d&#39;un job shop en flux tir&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM&amp;rsquo;08, 5° Conférence Internationale de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull System Control for Job Shop Via a Holonic, Isoarchic &#38; Multicriteria Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seoul, Corea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled System by Product: holonic, self-organized and isoarchical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOURMILIERE WorkShop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bremen (DR), 22-23 Mars, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a self organised control system for logistic partnership network by distributed simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 (International Conference on Industrial Engineering and Systems Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;ploiement d&rsquo;une d&#233;marche Qualit&#233; dans un Institut Carnot en cr&#233;ation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Trois-Rivières, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage holonique d&rsquo;un Job Shop : approche auto organis&#233;e, temps r&#233;el et multicrit&#232;res</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Trois-Rivières, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Organized Control of Partnership Network: Modeling and Validation via Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIS-CMS 2007, I3M&amp;rsquo;07 (International Modeling & Simulation Multiconference 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Enterprises Network Holonic Control via HLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zahaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM'06 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pull Production In A Job Shop: Proposition Of A Self Organized Control By Virtual Flow Shop And Multicriteria Analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sauvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAS&amp;rsquo;06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another way to manage supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS06, International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Evaluation of Company&rsquo;s Performance in partnership network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Engineering Management (IEMC) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, St Johns Newfoundland, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mod&#233;lisation DEVS de la gestion des appels doffres au niveau dun r&#233;seau de cha&#238;ne logistique auto organis&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6éme Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEM (Global Education in Manufacturing)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7ème Colloque sur l&amp;rsquo;Enseignement des Technologies et des Sciences de l&amp;rsquo;Information et des Systèmes (CESTIS&amp;rsquo;08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customers - Suppliers relationship self organized control modeling using DEVS formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS&amp;rsquo;05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of calls for proposals within self organized enterprises network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Industrial Marketing and Purchasing Confernece (IMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rotterdam, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS modelling of self organized companies network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mod&#232;le de pilotage auto organis&#233; de la relation Clients-Fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDMACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Self Organized Control of a Partnership Network in an Intelligent Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mekaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS International Forum 2004 : Global Challenges in Manufacturing, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage proactif des lignes de production kanban par mod&#233;lisation DEVS et simulation temps r&#233;el</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Francophone de MOdélisation et SIMulation "Modélisation et simulation pour l&amp;rsquo;analyse et l&amp;rsquo;optimisation des systèmes industriels et logistiques", MOSIM&amp;rsquo;04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation of a flow-shop, without interrupting the production : optimization by DEVS modelisation and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Giambiasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCSC2004, Summer Computer Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Jose, California, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVS Modelling For The Proactive Control By Simulation Of Kanban Production Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Riccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Frydman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Modeling & Applied Simulation (MAS 2003), Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality between control and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2003, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;m&#233;nagement d&rsquo;une ligne de production manufacturi&#232;re sans arr&#234;t de l&rsquo;activit&#233; de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence de Modélisation et de SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralised control and self organisation in flexible manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETFA&amp;rsquo;2001, 8th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Decentralised Scheduling in a Hub, Harbour Maritime &#38; Multimodal Logistics Modelling and Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HMS&amp;rsquo;2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;centralisation des m&#233;canismes de pilotage de la relation donneurs d&rsquo;ordres / fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Aix-en-Provence, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d&#233;centralis&#233; des Syst&#232;mes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Unknown Region. pp.1975-1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D&#233;m&#233;nagement d&rsquo;une ligne de production sans interruption de l&rsquo;activit&#233;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sevestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Unknown Region. pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#201;valuation de r&#232;gles de g&#233;n&#233;ration de t&#226;ches dans le contexte du pilotage d&#233;centralis&#233; d&rsquo;un Syst&#232;me de Production Automatis&#233; et Flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Franco Québecois de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Albi, France, Septembre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Piloting of Transport Systems by Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Automation Congress (WAC96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Montpellier, France, Mai, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization and Identification Technological Caracteristics of Industrial Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagher Asgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Robotics and Cybernetics (CESA&amp;rsquo;96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Lille, France, Juillet, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification de la programmation de T&#226;ches dans les SAP par l&#39;int&#233;gration de primitives &#39;m&#233;tier&#39; dans les Machines de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Congrès International de Génie Industriel (GI'5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Grenoble, France, Avril, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l&#39;ordonnancement des syst&#232;mes de production automatis&#233;s flexibles par la mise en concurrence des ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Broissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er° Congrès International Franco-Québécois de Génie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Montréal, Canada, 18 - 20 octobre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a mechatronics architecture of industrial robots Novembre 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Franco-Japonais de Mécatronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Japon, Novembre 1994, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robsilon : un outil de simulation pour appr&#233;hender et identifier des caract&#233;ristiques m&#233;trologiques sur les robots industriels polyarticul&#233;s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congres International de Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France (Octobre), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual approach of a new architecture of the computer aided quality management Systems, toward their better integration with the other production management functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadan Umar Daihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Newcastle International Conference on Quality and its applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Newcastle, (GB) Septembre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La d&#233;centralisation de l&#39;ordonnancement : une solution pour augmenter la flexibilit&#233; et la r&#233;activit&#233; des syst&#232;mes avanc&#233;s de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Marseille, France, Décembre, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIM : vers une mise en oeuvre d&#233;centralis&#233;e du syst&#232;me de production pour une meilleure int&#233;gration des fonctions de conception, production et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brun-Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIM90 : Productique et Intégration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Isoarchie pour le Pilotage des Systèmes de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paul Cézanne - Aix-Marseille III, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00654463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d'une modélisation technologique des robots industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université de droit, d'économie et des sciences - Aix-Marseille III, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00654466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId252"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cret-log.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015169v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kieffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1635049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1528902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hachicha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubromelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2015.1030696" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Power" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khader" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.08.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Khabous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-07-2013-0038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Prunaret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRFITA.2014.063925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Naamane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Kouider M'Sirdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Kouider M'Sirdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0288-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.43.435-462" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212613v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mekaouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0106-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022504" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JDS.18.375-402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212612v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broissin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.01.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pedetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labarthe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Remous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Denguir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Limam Mansar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-808-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archimede" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213773v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brun-Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462384v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462429v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461924v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bois&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461852v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05021857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Aboulkhouyoul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leblanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04523626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04637212v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148621v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04327274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Arzelier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794819v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiougary Sissoko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirjean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794821v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Doumani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma-Afakh Khader" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216882v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Louati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pistoresi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Fergani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Belgacem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Azizi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ounnar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borriello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gonzalez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216892v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216890v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216896v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memya Cherif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchakour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216895v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ohayon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216900v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Methni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216906v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216904v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216903v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216905v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216907v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216911v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216912v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216908v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204219v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216909v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mereau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216913v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Zammouri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216915v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216917v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Taibi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216919v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mekaouche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Giambiasi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216920v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zahaf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216924v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216926v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216923v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216925v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216921v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216927v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216929v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pedetti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216930v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216932v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riccardi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frydman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216931v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216935v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216933v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216937v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peyrot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sevestre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Broissin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Bertrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216940v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bertrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216942v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagher Asgari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Nguyen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216939v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216943v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216944v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Masse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216947v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216946v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadan Umar Daihani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Kieffer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216945v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216948v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00654463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00654466v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cret-log.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015169v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botta-Genoulaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Loiseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kieffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1635049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2018.1528902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Power" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khader" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.08.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hachicha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dubromelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2015.1030696" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Khabous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJLSS-07-2013-0038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Prunaret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRFITA.2014.063925" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Naamane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Kouider M'Sirdi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer-Kouider M'Sirdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0288-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Mekaouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Giambiasi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022504" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JDS.18.375-402" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0106-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Broissin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2009.01.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212612v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212610v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.43.435-462" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212615v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pedetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01487950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212619v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labarthe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Montreuil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213763v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Remous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15159-5_11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Denguir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Limam Mansar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-808-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archimede" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213771v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213773v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213772v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brun-Picard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462429v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356192v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion-Cosmin Gruescu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461924v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bois&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-05021857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fulconis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Aboulkhouyoul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462384v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815556v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leblanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04523626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04637212v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04327274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Arzelier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiougary Sissoko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirjean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794825v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794821v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Doumani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma-Afakh Khader" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466976v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216882v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Fergani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216883v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Belgacem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Azizi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ounnar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borriello" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gonzalez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamer Louati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pistoresi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216891v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memya Cherif" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchakour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216893v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216892v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216887v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216896v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer M'Sirdi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216895v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216888v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216902v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216898v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216901v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216897v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Methni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216899v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ohayon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Canal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216904v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216903v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216905v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216907v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204219v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216912v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216908v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216909v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216911v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mereau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216913v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216916v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Zammouri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216917v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Taibi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216920v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zahaf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Giambiasi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mekaouche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216922v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216921v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216927v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216926v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216924v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216930v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pedetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216929v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216932v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riccardi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Frydman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216931v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216933v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216938v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Broissin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216937v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peyrot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sevestre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216942v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bertrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216940v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagher Asgari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Nguyen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216939v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216943v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216944v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Masse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216945v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216946v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dadan Umar Daihani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Kieffer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216947v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216948v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00654463v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00654466v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>