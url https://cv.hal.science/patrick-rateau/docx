--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -352,288 +352,288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social representations of the coronavirus and causal perception of its origin: The role of reasons for fear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13634593211005172⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721260v1</w:t>
+                <w:t xml:space="preserve">hal-04155147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social representations of the coronavirus and causal perception of its origin: The role of reasons for fear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rateau</w:t>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.94-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13634593211005172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155147v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197519v1</w:t>
@@ -644,87 +644,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 151 (2), pp.112-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817300v1</w:t>
@@ -735,64 +735,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective fear and social representations of COVID-19. The role of the original ‘reasons’ for the fear object ( Miedo colectivo y representaciones sociales de la COVID-19. El rol de las ‘razones’ originales para el objeto de miedo )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1626,51 +1626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for the Theory of Social Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (3), pp.306-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1743,51 +1743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for the Theory of Social Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47, pp.306-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1812,51 +1812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell me what you remember and I will know who you are: The link between collective memory and social categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,51 +2136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque le futur contredit le passé. Influence de la contradiction entre mémoire et représentation sociale sur le statut de l'élément contradicteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2279,51 +2279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Internacional de Ciencias Sociales y Humanidades SOCIOTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (1), pp.41-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2443,51 +2443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Louis Rouquette (1948-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 517, pp.77-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2534,51 +2534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Louis Rouquette (1948-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2651,51 +2651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicologia e Saber Social / Psychology and Social Knowing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (1), pp.53-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3970,51 +3970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5025,51 +5025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the actual representation of wine by confronting it to its past: The study of the historicity of the social representation of wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5146,51 +5146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5445,51 +5445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales. Théories, méthodes et applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5533,51 +5533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales. Théories, méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5608,51 +5608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peurs collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6784,51 +6784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6873,234 +6873,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche structurale des représentations sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les méthodes d’étude de l’approche structurale des représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457280v1</w:t>
+                <w:t xml:space="preserve">hal-01457278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes d’étude de l’approche structurale des représentations sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'approche structurale des représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457278v1</w:t>
+                <w:t xml:space="preserve">hal-01457280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction in : Les représentations sociales. Théories, méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7132,199 +7132,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peur et rumeur : le cas du supervirus H5N1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mémoire, la rumeur et la propagande comme formes révélatrices d'expression de la pensée sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delouvée, S.; Rateau, P.; Rouquette, M.L. </w:t>
+              <w:t xml:space="preserve">Rateau, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les peurs collectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Erès, pp.117-136, 2013</w:t>
+              <w:t xml:space="preserve">Mémoire, rumeur, propagande : approche psychosociologique. Hommage à Michel-Louis Rouquette (1948-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.17-29, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149028v1</w:t>
+                <w:t xml:space="preserve">hal-02149024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire, la rumeur et la propagande comme formes révélatrices d'expression de la pensée sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peur et rumeur : le cas du supervirus H5N1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rateau, P. </w:t>
+              <w:t xml:space="preserve">Delouvée, S.; Rateau, P.; Rouquette, M.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire, rumeur, propagande : approche psychosociologique. Hommage à Michel-Louis Rouquette (1948-2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.17-29, 2013</w:t>
+              <w:t xml:space="preserve">Les peurs collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp.117-136, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149024v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du sens commun</w:t>
               </w:r>
@@ -7392,51 +7392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peurs collectives comme forme de manifestation de la pensée sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7825,186 +7825,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : représentations sociales et processus sociocognitifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mémoire, oubli et identité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rateau, P.; Moliner, P. </w:t>
+              <w:t xml:space="preserve">Rouquette, M.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations sociales et processus sociocognitifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-13, 2009</w:t>
+              <w:t xml:space="preserve">La pensée sociale. Perspectives fondamentales et recherches appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp.11-32, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149055v1</w:t>
+                <w:t xml:space="preserve">hal-02149042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire, oubli et identité sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : représentations sociales et processus sociocognitifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rouquette, M.L. </w:t>
+              <w:t xml:space="preserve">Rateau, P.; Moliner, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée sociale. Perspectives fondamentales et recherches appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Erès, pp.11-32, 2009</w:t>
+              <w:t xml:space="preserve">Représentations sociales et processus sociocognitifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-13, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149042v1</w:t>
+                <w:t xml:space="preserve">hal-02149055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations en psychologie sociale</w:t>
               </w:r>
@@ -8649,51 +8649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Claudinon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Guegan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-025-09829-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Collins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67111-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593211005172" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221309.2023.2218637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02134748.2022.2050031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Eonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4473/TPM28.2.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22363/2313-1683-2021-18-2-375-390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02972113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2020.11.3.03" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesterman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.12.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Battista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-F Le Lay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1592-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsb.12124" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02922659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Louis Rouquette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Rasyid Sanitioso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430215596076" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.106.0129" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2138" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/431997EC51DCF89EEE86709AD238A74C67443261/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasyid Bo Sanitioso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.101.0123" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.517.0077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.rp.15487" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2012.3245" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lassarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.02.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV52V9K6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.63.1.43" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guimelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149123v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2002.15132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1995.14499" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149107v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Valette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Valy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Font" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lassarre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731533v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/psychologie-sociale-environnementale/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149003v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149007v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00006-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00009-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736733v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemoine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/00001585683286de9c666" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457280v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736730v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pacotte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149024v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Abric" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781446249222" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149041v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149050v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chokier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149055v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gigling" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Claudinon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Guegan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-025-09829-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Collins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67111-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221309.2023.2218637" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593211005172" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02134748.2022.2050031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Eonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4473/TPM28.2.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22363/2313-1683-2021-18-2-375-390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02972113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2020.11.3.03" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesterman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.12.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Battista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-F Le Lay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1592-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsb.12124" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02922659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Louis Rouquette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Rasyid Sanitioso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430215596076" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.106.0129" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2138" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/431997EC51DCF89EEE86709AD238A74C67443261/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasyid Bo Sanitioso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.101.0123" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.517.0077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.rp.15487" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2012.3245" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lassarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.02.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV52V9K6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.63.1.43" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guimelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149123v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2002.15132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1995.14499" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149107v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Valette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Valy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Font" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lassarre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731533v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/psychologie-sociale-environnementale/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149003v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149007v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00006-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00009-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736733v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemoine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/00001585683286de9c666" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736730v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pacotte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Abric" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781446249222" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149041v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149050v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chokier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gigling" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>