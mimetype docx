--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -352,288 +352,288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social representations of the coronavirus and causal perception of its origin: The role of reasons for fear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rateau</w:t>
+                <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
+              <w:t xml:space="preserve">Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.94-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13634593211005172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155147v1</w:t>
+                <w:t xml:space="preserve">hal-04721260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social representations of the coronavirus and causal perception of its origin: The role of reasons for fear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (1), pp.94-113. </w:t>
+              <w:t xml:space="preserve">Journal of General Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/13634593211005172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721260v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197519v1</w:t>
@@ -644,87 +644,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 151 (2), pp.112-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817300v1</w:t>
@@ -735,64 +735,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective fear and social representations of COVID-19. The role of the original ‘reasons’ for the fear object ( Miedo colectivo y representaciones sociales de la COVID-19. El rol de las ‘razones’ originales para el objeto de miedo )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1581,282 +1581,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01972457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for Studying the Structure of Social Representations: A Critical Review and Agenda for Future Research</w:t>
+                <w:t xml:space="preserve">Methods of study of the structure of social representations: critical review and agenda for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for the Theory of Social Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 47 (3), pp.306-331. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 47, pp.306-331</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433582v1</w:t>
+                <w:t xml:space="preserve">hal-02885642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods of study of the structure of social representations: critical review and agenda for research</w:t>
+                <w:t xml:space="preserve">Methods for Studying the Structure of Social Representations: A Critical Review and Agenda for Future Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for the Theory of Social Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 47, pp.306-331</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 47 (3), pp.306-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jtsb.12124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885642v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell me what you remember and I will know who you are: The link between collective memory and social categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,51 +2136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque le futur contredit le passé. Influence de la contradiction entre mémoire et représentation sociale sur le statut de l'élément contradicteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2279,51 +2279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Internacional de Ciencias Sociales y Humanidades SOCIOTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (1), pp.41-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2443,51 +2443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Louis Rouquette (1948-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 517, pp.77-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2534,51 +2534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Louis Rouquette (1948-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2651,51 +2651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicologia e Saber Social / Psychology and Social Knowing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (1), pp.53-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3970,51 +3970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4525,243 +4525,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who’s afraid of jellyfishes? Collective fear, implication and social representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The perception of jellyfish blooms in the French Meditarranean lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Social Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">24nd International Association People-Environment Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739519v1</w:t>
+                <w:t xml:space="preserve">hal-03739524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perception of jellyfish blooms in the French Meditarranean lagoons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who’s afraid of jellyfishes? Collective fear, implication and social representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lassarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24nd International Association People-Environment Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th International Conference on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739524v1</w:t>
+                <w:t xml:space="preserve">hal-03739519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication, objet de peur collective et représentations sociales. Le cas de la prolifération des méduses</w:t>
               </w:r>
@@ -5025,51 +5025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the actual representation of wine by confronting it to its past: The study of the historicity of the social representation of wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5146,51 +5146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5273,223 +5273,223 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie sociale et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Weiss</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiss Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">In Press, 2018</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lydia Fernandez, 9782848354569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149000v1</w:t>
+                <w:t xml:space="preserve">hal-01731533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie sociale et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weiss Karine</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Press, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01731533v1</w:t>
+                <w:t xml:space="preserve">hal-02149000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales. Théories, méthodes et applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5533,51 +5533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales. Théories, méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5608,51 +5608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peurs collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6670,437 +6670,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie structurale ou l’horlogerie des nuages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opinion dialogique et répertoire de réponses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les représentations sociales. Théories, méthodes et applications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Les représentations sociales - Théories, méthodes et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-204, 2016, Ouvertures Psychologiques, 978-2-8073-0546-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736733v1</w:t>
+                <w:t xml:space="preserve">hal-01682397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion dialogique et répertoire de réponses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lemoine</w:t>
+                <w:t xml:space="preserve">La théorie structurale ou l’horlogerie des nuages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les représentations sociales - Théories, méthodes et applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les représentations sociales. Théories, méthodes et applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Boeck</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01682397v1</w:t>
+                <w:t xml:space="preserve">hal-01736733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes d’étude de l’approche structurale des représentations sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'approche structurale des représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457278v1</w:t>
+                <w:t xml:space="preserve">hal-01457280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche structurale des représentations sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les méthodes d’étude de l’approche structurale des représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457280v1</w:t>
+                <w:t xml:space="preserve">hal-01457278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction in : Les représentations sociales. Théories, méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7132,311 +7132,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire, la rumeur et la propagande comme formes révélatrices d'expression de la pensée sociale</w:t>
+                <w:t xml:space="preserve">Etude du sens commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire, rumeur, propagande : approche psychosociologique. Hommage à Michel-Louis Rouquette (1948-2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.17-29, 2013</w:t>
+              <w:t xml:space="preserve">Traité de psychologie sociale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149024v1</w:t>
+                <w:t xml:space="preserve">hal-01736742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peur et rumeur : le cas du supervirus H5N1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mémoire, la rumeur et la propagande comme formes révélatrices d'expression de la pensée sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delouvée, S.; Rateau, P.; Rouquette, M.L. </w:t>
+              <w:t xml:space="preserve">Rateau, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les peurs collectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Erès, pp.117-136, 2013</w:t>
+              <w:t xml:space="preserve">Mémoire, rumeur, propagande : approche psychosociologique. Hommage à Michel-Louis Rouquette (1948-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.17-29, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149028v1</w:t>
+                <w:t xml:space="preserve">hal-02149024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du sens commun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peur et rumeur : le cas du supervirus H5N1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delouvée, S.; Rateau, P.; Rouquette, M.L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de psychologie sociale </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Les peurs collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp.117-136, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736742v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peurs collectives comme forme de manifestation de la pensée sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7825,186 +7825,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire, oubli et identité sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : représentations sociales et processus sociocognitifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rouquette, M.L. </w:t>
+              <w:t xml:space="preserve">Rateau, P.; Moliner, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée sociale. Perspectives fondamentales et recherches appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Erès, pp.11-32, 2009</w:t>
+              <w:t xml:space="preserve">Représentations sociales et processus sociocognitifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-13, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149042v1</w:t>
+                <w:t xml:space="preserve">hal-02149055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : représentations sociales et processus sociocognitifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mémoire, oubli et identité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rateau, P.; Moliner, P. </w:t>
+              <w:t xml:space="preserve">Rouquette, M.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentations sociales et processus sociocognitifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-13, 2009</w:t>
+              <w:t xml:space="preserve">La pensée sociale. Perspectives fondamentales et recherches appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp.11-32, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149055v1</w:t>
+                <w:t xml:space="preserve">hal-02149042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations en psychologie sociale</w:t>
               </w:r>
@@ -8649,51 +8649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Claudinon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Guegan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-025-09829-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Collins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67111-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221309.2023.2218637" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593211005172" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02134748.2022.2050031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Eonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4473/TPM28.2.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22363/2313-1683-2021-18-2-375-390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02972113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2020.11.3.03" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesterman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.12.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Battista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-F Le Lay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1592-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsb.12124" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02922659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Louis Rouquette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Rasyid Sanitioso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430215596076" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.106.0129" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2138" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/431997EC51DCF89EEE86709AD238A74C67443261/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasyid Bo Sanitioso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.101.0123" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.517.0077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.rp.15487" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2012.3245" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lassarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.02.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV52V9K6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.63.1.43" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guimelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149123v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2002.15132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1995.14499" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149107v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Valette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Valy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Font" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lassarre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731533v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/psychologie-sociale-environnementale/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149003v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149007v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00006-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00009-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736733v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemoine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/00001585683286de9c666" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736730v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pacotte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Abric" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781446249222" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149041v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149050v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chokier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gigling" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Claudinon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Guegan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-025-09829-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Collins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67111-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593211005172" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221309.2023.2218637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197519v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02134748.2022.2050031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Eonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4473/TPM28.2.2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22363/2313-1683-2021-18-2-375-390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02972113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Rouifed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2020.11.3.03" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesterman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2018.12.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Battista" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-F Le Lay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-018-1592-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsb.12124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02922659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Louis Rouquette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Rasyid Sanitioso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430215596076" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.106.0129" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644879v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2138" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/431997EC51DCF89EEE86709AD238A74C67443261/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasyid Bo Sanitioso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.101.0123" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473266v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.517.0077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.rp.15487" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473283v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2012.3245" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300918v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lassarre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.02.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV52V9K6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2011.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.63.1.43" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guimelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149130v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149123v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2002.15132" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149093v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1995.14499" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149107v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Galli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368819v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Valette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janique Valy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Font" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739524v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lassarre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpress.fr/livre/psychologie-sociale-environnementale/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149004v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen-Scali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149003v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149007v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149022v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00006-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813290-6.00009-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/00001585683286de9c666" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457280v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457278v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736730v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736742v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149028v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pacotte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Abric" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781446249222" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149041v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149050v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chokier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149055v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gigling" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>