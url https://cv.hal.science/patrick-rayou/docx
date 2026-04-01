--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -301,888 +301,979 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recherches, pratiques et passages à risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/diversite.4525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05575180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fictions d’enfants, fictions d’élèves. Rencontres avec des sculptures contemporaines en 6e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 212, pp.19-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.10720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03983219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux identitaires et épistémiques de l’apprentissage du commentaire littéraire. Une approche socio-didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol1iss2.41216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement scolaire et autonomie des élèves. Difficultés et ressources en milieu populaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26, pp.103-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 66, pp.89-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.5427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04363594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe inversée. Les dessous d'un contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.10079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des registres pour enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 66 (66), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edso.22147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04985657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborer à l’école. Implicites, difficultés et questions posées à la culture scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Véran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 90, pp.43-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ries.12714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04076836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroy, C. (2021). L’école québécoise à l’épreuve de la gestion axée sur les résultats. Sociologie de la mise en œuvre d’une politique néo-libérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 101, pp.100-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/jnpv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05404559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un éloignement qui rapproche. Mobilisations et reconnaissances d'enseignants et de parents en période de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.11153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04319931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1197,1888 +1288,1979 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 66, https://doi.org/10.4000/reperes.5427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un enseignement littéraire en classe inversée : les dessous d’un contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.10079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04364482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04985665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un éloignement qui rapproche. Mobilisations et reconnaissances d'enseignants et de parents en période de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.11153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04363556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement scolaire pendant le premier confinement de 2020 : De la différenciation dans l’« École à la maison »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Pirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administration &amp; éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, École et crise sanitaire : déstabilisation et opportunités, 169, pp.155-161. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.169.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/admed.169.0155⟩</w:t>
+                <w:t xml:space="preserve">halshs-03185592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre au sérieux la part active des Élèves dans la construction de la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 29 (1), pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid.029.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des registres pour apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14-2, pp.49-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/educationdidactique.6737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03983188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRENDRE AU SÉRIEUX LA PART ACTIVE DES ÉLÈVES DANS LA CONSTRUCTION DE LA CLASSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.35-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04338817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The school form in confinement Teachers and parents at the test of distance learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ria Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe est ouverte, qu’est-ce que ça change ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Catayée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 564, pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forme scolaire en confinement :enseignants et parents à l’épreuve del’enseignement à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/fp.2020.675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborer pour comprendre les phénomènes éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vol. 52 (1), pp.11-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.521.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme scolaire en confinement :enseignants et parents à l’épreuve del’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdle.521.0011⟩</w:t>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme scolaire en confinement :enseignants et parents à l’épreuve del’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...27 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04363616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aider à la réussite scolaire : des détours sans retours ? Peinture et littérature en classe de français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hors-série n° 7, pp.65-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cres.4296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe est ouverte, qu’est-ce que ça change ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborer pour comprendre les phénomènes éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vol. 52 (1), pp.11-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdle.521.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04001372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes, savoirs et normes de métier des enseignants vus par des collégiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.1707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04369330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder aux perspectives des élèves sur les situations scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25656/01:20357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie explicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87, pp.97-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.3546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04369293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et conceptions professionnelles des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, e 310, pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expert parental support, the contribution of parent-teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.15 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.8084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04363629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenir la classe ou faire apprendre les élèves? Des perspectives de collégiens sur l'action conjointe des enseignants et des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3094,1965 +3276,1874 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hold the class or help the students learn? College students’perspectives about joint action of teachers and students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12-3, pp.125 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04363630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un accompagnement parental expert. Quand des parents enseignants se mobilisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 203, pp.15 - 28. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+              <w:t xml:space="preserve">, 2018, 203, pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.8084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignants débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir enseignant aujourd’hui : des incertitudes porteuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Véran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ries.5777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04363643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littératie scolaire : exigences et malentendus. Les registres de travail des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12-3, pp.125 - 142. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 17, pp.29-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kakpo</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux internes, anciens décrocheurs : de l'évolution de la forme scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Pirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 203, pp.15-28. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 179, pp.49-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...221 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Bautier</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats didactiques et contrats sociaux du travail hors la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 17, pp.29-46</w:t>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rayou</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lycéens, une autre indifférence aux différences ? De quelques modèles d'interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.83 à 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.025.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations de l'identité professionnelle des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 171, pp.41-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El relevo de las generaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propuesta Educativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.27-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les nouveaux enseignants. Autour des statuts, de l'organisation et des savoirs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (23), pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.023.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bricoler hors la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers pédagogiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 468, pp.21-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'activité professionnelle d'enseignants néo-titulaires en réseau &amp;quot; ambition réussite &amp;quot; : études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, http://tfe.revues.org/index565.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les espaces d'intéressement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58, pp.57-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie et ergonomie cognitive au miroir des situations éducatives : le cas de l'entrée dans le métier des enseignants du second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.105-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De nouveaux professeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers pédagogiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 449, pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What PISA really evaluates: literacy or students’ universes of reference?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Bautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Educational Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A investigação em educação e formação em França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educaçâo Sociedade et Culturas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.155-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE PROCHE EN PROCHE, LES COMPÉTENCES POLITIQUES DES JEUNES SCOLARISÉS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.15-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.019.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performances en littéracie, modes de faire et univers mobilisés par les élèves. Analyses secondaires de l'enquête PISA 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Crinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Bautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rochex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 179, pp.49-61</w:t>
+              <w:t xml:space="preserve">, 2006, 157, pp.85-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rayou</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les performances en littéracie et l'hétérogénéité des univers mentaux mobilisés par les élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Crinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Bautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rochex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cadmo, Giornale Italiano di Pedagogia Sperimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, XIII (2), pp.43-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...991 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Rochex</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00750141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fac à construire : sur quelques aspects paradoxaux de l'expérience universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Altet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 157, pp.85-101</w:t>
+              <w:t xml:space="preserve">, 2001, 136, pp.107-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...202 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5062,146 +5153,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses océaniques : des interactions en classe pour construire des savoirs ou pour dire de soi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la recherche en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AECSE; SSRE, Jul 2025, Liège (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former un sujet lecteur. Les enjeux affectifs et épistémiques d'un nouveau paradigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5217,73 +5308,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TACD 2021 : 2ème Congrès International de la Théorie de l'Action Conjointe en Didactique Pour une reconstruction de la forme scolaire d'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités d’apprentissage à l’aune du commentaire. Former les enseignants à former des lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5299,73 +5390,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Former contre les inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEP Vaud, Feb 2021, Vaud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie de groupes et autonomie des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5381,168 +5472,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La fabrique du l’individu autonome et ses contextes éducatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEP Berne, Jan 2021, Berne (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'école confinée, continuités et ruptures »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pelhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ponté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFS, Colloque "Changer ?", RT 4 Sociologie de l’éducation et de la formation « Ordres et changements en éducation et formation ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfant ou l’élève ? Des réceptions différenciées de l’art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5558,73 +5649,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Enfance + culture = socialisation. La socialisation culturelle des enfants : dispositions, catégorisations, reconfigurations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Georges Pompidou, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la réussite scolaire: détour ou médiation? Peinture et littérature en classe de français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5640,73 +5731,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolarisation de l’art, artistisation de l’école. Sociologie des enseignements artistiques et culturels 18 et 19 Janvier 2018 Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon II, Jan 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder aux perspectives des élèves sur les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5722,51 +5813,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International, Toulouse, 20 – 22 septembre 2017 50 ans de recherches en Sciences de l’Education. Symposium 7 : Pratique/activité : à quoi peut-on prétendre accéder ? Enjeux pour la recherche et la formation ? Rémi Bonasio, Gwenaël Lefeuvre et Valérie Lussi Borer (coordinateurs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5776,113 +5867,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche socio-didactique des disciplines scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34874/PRSM.dd-vol2iss4.50002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5892,1532 +5983,1532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France/Humensis, 2024, Que Sais-je ?, 978‑2-7154-2868-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04338789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autonomie des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Lyon. 1, 2024, Education et formation en débat, Françoise Lantheaume et Rachel Gasparini, 978-2-7297-1437-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04985623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigar con los niños y los jóvenes. Objetos, métodos y campos de investigación en ciencias sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad Tecnológica de Pereira, 294 p., 2023, 978-958-722-816-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22517/9789587228168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22517/9789587228168⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-04363638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'origine sociale des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Retz. 2019, 978-2-7256-3777-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04363648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.296, 2018, Savoir et formation, 978-2-343-14461-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 2017, Que sais-je ?, 978‑2-13‑079972‑6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04363507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès van Zanten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, 887 p., 2017, 9782130628088</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement et pratiques de la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières de l’école. Institutions, acteurs et objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saint-Denis : Presses universitaires de Vincennes, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cent mots de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès van Zanten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, PUF, 2011, 9782130582601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 100 mots de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès van Zanten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Rayou; Agnès Van Zanten. Presses Universitaires de France, pp.127, 2011, Que sais-je ?, 9782130582601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement et éducation en France, du XVIIIe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duval Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Armand Colin, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inégalités d'apprentissage. Programmes, Pratiques et malentendus scolaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Bautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.220, 2009, Agnès Van Zanten</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire ses devoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PressesUniversitaires de Rennes, pp.177, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enseignants pour demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck, pp.266, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inégalités d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Bautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France. Presses universitaires de France, pp.172, 2009, Education &amp; société, agnès van Zanten</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir enseignant. Parcours et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Armand Colin, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter auprès d’enfants et de jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Retz. 2019, 978-2-7256-3777-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rayou</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école, l'état des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès van Zanten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Agulhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.296, 2018, Savoir et formation, 978-2-343-14461-0</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.420, 2000, L'état des savoirs, 9782707133069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...1035 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00239274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7427,51 +7518,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités d’apprentissage à l’aune du commentaire. Former les enseignant·e·s à former des lecteurs et des lectrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7491,204 +7582,204 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Losego - Héloïse Durler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former contre les inégalités. Pratiques et recommandations pour la formation des enseignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALPHIL, pp.271-293, 2023, 978-2-88930-552-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04363660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group pedagogy and the acquisition of autonomy in learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fabrication of the Autonomous Learner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.141-157, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003379676-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04338841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation artistique et culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Havard Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7697,92 +7788,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation artistique et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture - DEPS, pp.219-310, 2022, 9782111399907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/deps.jonch.2022.01.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu d'enfant ou jeu d'élève ? Des réceptions différenciées de l'art contemporain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7802,73 +7893,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Jonchery et Sylvie Octobre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation artistique et culturelle. Une utopie à l'épreuve des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Questions de culture, 978-2-11-139990-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04338875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la peinture au texte. Détours, retours et contours d'une discipline.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7888,1085 +7979,1085 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana Dias-Chiaruttini, Marlène Lebrun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question des relations entre les disciplines scolaires : le cas du français.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Namur ., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Orientation des élèves »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9782130628088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants et élèves. À la recherche d’un monde commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Lussi-Borer et Lic Ria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.21-33, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.borer.2016.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04363678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les difficultés des élèves et des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rochex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supports pédagogiques et inégalités scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les difficultés des élèves et des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rochex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Bonnéry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supports pédagogiques et inégalités scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Dispute, 2015, 978-2-84303-258-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04363688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le coaching scolaire. Un espace intermédiaire contre l'école et la famille »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux frontières de l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.155, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puv.rayou.2015.01.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescriptions et réalités du travail enseignant. Impasses et ouvertures de l’accompagnement en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L. Paquay (Éd.), "Travail réel des enseignants et formation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruxelles : De Boeck, pp.35-47, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Iufm à la mastérisation : un devoir d'inventaire &amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Sciences humaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fournier, M. ed. (2011). Éduquer et former. Connaissances et débats en Éducation et Formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Sciences humaines, pp.329-335, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00687770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devoirs scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.15-16, 2011, Que sais-je ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00686227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'adolescence et de la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.283-288, 2010, Quadrige Dicos Poche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00686229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les malentendus scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire ses devoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses UNiversitaires de Rennes, pp.89-101, 2009, Païdéia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00686203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni guerre, ni paix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits de savoirs en formation des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.77-89, 2008, Perspectives en éducation &amp; formation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00686207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition et régulation des compétences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences cognitives et l'école. La question des apprentissages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.153-212, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00687985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8976,117 +9067,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“What PISA really evaluates: Literacy or Students’ Universes of Reference?” ESCOL-ESSI Research Group, in Journal of Educational Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiane Donahue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9096,51 +9187,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie de groupe et autonomie dans les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9149,73 +9240,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TENIR LA CLASSE OU FAIRE APPRENDRE LES ÉLÈVES ? Des perspectives de collégiens sur l'action conjointe des enseignants et des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9224,65 +9315,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01675565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9429,51 +9520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520667v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825087v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983219v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10720" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol1iss2.41216" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561446v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5427" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10079" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22147" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.12714" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jnpv" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11153" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187802v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0155" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.6737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Luc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Catay&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpeux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.675" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.029.0035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.521.0011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-N8SJWBVL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4296" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04001372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1707" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:20357" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3546" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8084" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363643v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.5777" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082458v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.025.0083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680538v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.023.0079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084805v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01081117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082472v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.019.0015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rochex" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127041v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Altet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816629v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951527v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355811v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948823v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338789v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363638v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delalande" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22517/9789587228168" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363507v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524655v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01397280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083805v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Laborderie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Nathalie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686210v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591929v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686200v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_ecole_l_etat_des_savoirs-9782707133069" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363660v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338841v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236161v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard Duclos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.jonch.2022.01.0219" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363678v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.borer.2016.01" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395434v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363688v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246577v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rayou.2015.01.0155" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687770v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686229v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686207v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gasparini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855761v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Donahue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816676v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675565v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520667v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825087v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4525" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10720" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol1iss2.41216" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.12714" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jnpv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11153" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0155" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.029.0035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.6737" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Luc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561353v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Catay&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpeux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.675" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.521.0011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-N8SJWBVL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4296" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04001372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1707" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:20357" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3546" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363629v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8084" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3615" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.5777" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.025.0083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.023.0079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01081117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.019.0015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rochex" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Altet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985623v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delalande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22517/9789587228168" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363648v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572909v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01397280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Laborderie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Nathalie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591929v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686202v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_ecole_l_etat_des_savoirs-9782707133069" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard Duclos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.jonch.2022.01.0219" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.borer.2016.01" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rayou.2015.01.0155" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687770v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686229v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686203v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gasparini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Donahue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>