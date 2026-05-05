--- v1 (2026-04-01)
+++ v2 (2026-05-05)
@@ -1318,50 +1318,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04985665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un enseignement littéraire en classe inversée : les dessous d’un contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1379,156 +1478,57 @@
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.10079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364482v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-04985665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un éloignement qui rapproche. Mobilisations et reconnaissances d'enseignants et de parents en période de confinement</w:t>
               </w:r>
@@ -1690,1141 +1690,1141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03185592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collaborer pour comprendre les phénomènes éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 52 (1), pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.521.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04001372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La classe est ouverte, qu’est-ce que ça change ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prendre au sérieux la part active des Élèves dans la construction de la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 29 (1), pp.35-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdid.029.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des registres pour apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14-2, pp.49-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/educationdidactique.6737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03983188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The school form in confinement Teachers and parents at the test of distance learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ria Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRENDRE AU SÉRIEUX LA PART ACTIVE DES ÉLÈVES DANS LA CONSTRUCTION DE LA CLASSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29, pp.35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04338817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Ria Luc</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme scolaire en confinement :enseignants et parents à l’épreuve del’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe est ouverte, qu’est-ce que ça change ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bordais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Catayée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 564, pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborer pour comprendre les phénomènes éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 52 (1), pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.521.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aider à la réussite scolaire : des détours sans retours ? Peinture et littérature en classe de français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série n° 7, pp.65-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.4296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme scolaire en confinement :enseignants et parents à l’épreuve del’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/fp.2020.675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme scolaire en confinement :enseignants et parents à l’épreuve del’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/fp.2020.675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...97 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04363616v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">halshs-04001372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestes, savoirs et normes de métier des enseignants vus par des collégiens</w:t>
               </w:r>
@@ -2986,933 +2986,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hold the class or help the students learn? College students’perspectives about joint action of teachers and students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12-3, pp.125 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04363630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un accompagnement parental expert. Quand des parents enseignants se mobilisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.8084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pédagogie explicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87, pp.97-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheformation.3546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04369293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et conceptions professionnelles des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, e 310, pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenir la classe ou faire apprendre les élèves? Des perspectives de collégiens sur l'action conjointe des enseignants et des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expert parental support, the contribution of parent-teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 203, pp.15 - 28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.8084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04363629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignants débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir enseignant aujourd’hui : des incertitudes porteuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Véran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ries.5777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04363643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littératie scolaire : exigences et malentendus. Les registres de travail des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2013, 17, pp.29-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux internes, anciens décrocheurs : de l'évolution de la forme scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Pirone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 179, pp.49-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats didactiques et contrats sociaux du travail hors la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12-3, pp.125 - 142. </w:t>
-[...521 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (2), pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4146,51 +4146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les nouveaux enseignants. Autour des statuts, de l'organisation et des savoirs professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (23), pp.79-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4293,51 +4293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'activité professionnelle d'enseignants néo-titulaires en réseau &amp;quot; ambition réussite &amp;quot; : études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4444,51 +4444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie et ergonomie cognitive au miroir des situations éducatives : le cas de l'entrée dans le métier des enseignants du second degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4520,112 +4520,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DE PROCHE EN PROCHE, LES COMPÉTENCES POLITIQUES DES JEUNES SCOLARISÉS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.15-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.019.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De nouveaux professeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers pédagogiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 449, pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What PISA really evaluates: literacy or students’ universes of reference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4641,204 +4719,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A investigação em educação e formação em França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educaçâo Sociedade et Culturas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24, pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082472v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00680200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances en littéracie, modes de faire et univers mobilisés par les élèves. Analyses secondaires de l'enquête PISA 2000</w:t>
               </w:r>
@@ -7210,51 +7210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir enseignant. Parcours et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8205,332 +8205,332 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les difficultés des élèves et des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rochex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bonnéry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supports pédagogiques et inégalités scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, La Dispute, 2015, 978-2-84303-258-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01395434v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-04363688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le coaching scolaire. Un espace intermédiaire contre l'école et la famille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux frontières de l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.155, 2015, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puv.rayou.2015.01.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les difficultés des élèves et des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rochex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supports pédagogiques et inégalités scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Dispute, 2015, 978-2-84303-258-5</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04246577v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescriptions et réalités du travail enseignant. Impasses et ouvertures de l’accompagnement en formation</w:t>
               </w:r>
@@ -8579,173 +8579,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devoirs scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 100 mots de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.15-16, 2011, Que sais-je ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des Iufm à la mastérisation : un devoir d'inventaire &amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Sciences humaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fournier, M. ed. (2011). Éduquer et former. Connaissances et débats en Éducation et Formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Sciences humaines, pp.329-335, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00687770v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00686227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants</w:t>
               </w:r>
@@ -9520,51 +9520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520667v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825087v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4525" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10720" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol1iss2.41216" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.12714" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jnpv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11153" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0155" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.029.0035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.6737" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Luc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561353v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Catay&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Colin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpeux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.675" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.521.0011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-N8SJWBVL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4296" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04001372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1707" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:20357" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3546" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363629v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8084" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3615" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.5777" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.025.0083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.023.0079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01081117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.019.0015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rochex" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Altet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985623v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delalande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22517/9789587228168" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363648v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572909v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01397280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Laborderie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Nathalie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591929v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686202v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_ecole_l_etat_des_savoirs-9782707133069" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard Duclos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.jonch.2022.01.0219" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.borer.2016.01" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rayou.2015.01.0155" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687770v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686229v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686203v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gasparini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Donahue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520667v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825087v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4525" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10720" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol1iss2.41216" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.12714" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jnpv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11153" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364482v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0155" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04001372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.521.0011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-N8SJWBVL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.029.0035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.6737" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Luc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.675" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Catay&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Colin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4296" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1707" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:20357" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3615" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8084" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3546" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.5777" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.025.0083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.023.0079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.019.0015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01081117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rochex" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Altet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985623v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delalande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22517/9789587228168" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363648v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572909v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01397280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Laborderie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Nathalie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591929v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686202v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_ecole_l_etat_des_savoirs-9782707133069" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard Duclos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.jonch.2022.01.0219" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.borer.2016.01" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363688v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246577v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rayou.2015.01.0155" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686229v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686203v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gasparini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Donahue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>