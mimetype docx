--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1690,2805 +1690,2805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03185592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La classe est ouverte, qu’est-ce que ça change ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pelhate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ponté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collaborer pour comprendre les phénomènes éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vol. 52 (1), pp.11-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.521.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04001372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des registres pour apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14-2, pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.6737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03983188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The school form in confinement Teachers and parents at the test of distance learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ria Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRENDRE AU SÉRIEUX LA PART ACTIVE DES ÉLÈVES DANS LA CONSTRUCTION DE LA CLASSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maíra Mamede</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.35-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04338817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La classe est ouverte, qu’est-ce que ça change ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdle.521.0011⟩</w:t>
-[...65 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bordais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Catayée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 564, pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme scolaire en confinement :enseignants et parents à l’épreuve del’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre au sérieux la part active des Élèves dans la construction de la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Mamede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N° 29 (1), pp.35-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdid.029.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborer pour comprendre les phénomènes éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 52 (1), pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.521.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme scolaire en confinement :enseignants et parents à l’épreuve del’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme scolaire en confinement :enseignants et parents à l’épreuve del’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04363616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aider à la réussite scolaire : des détours sans retours ? Peinture et littérature en classe de français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série n° 7, pp.65-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.4296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestes, savoirs et normes de métier des enseignants vus par des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.1707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04369330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accéder aux perspectives des élèves sur les situations scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25656/01:20357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hold the class or help the students learn? College students’perspectives about joint action of teachers and students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14-2, pp.49-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.6737⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 12-3, pp.125 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ria Luc</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04363630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un accompagnement parental expert. Quand des parents enseignants se mobilisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.8084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Maíra Mamede</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03996392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie explicite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.97-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.3546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04369293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs et conceptions professionnelles des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, e 310, pp.97-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expert parental support, the contribution of parent-teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.15 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.8084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...578 lines deleted...]
-                <w:t xml:space="preserve">Hold the class or help the students learn? College students’perspectives about joint action of teachers and students</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04363629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenir la classe ou faire apprendre les élèves? Des perspectives de collégiens sur l'action conjointe des enseignants et des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12-3, pp.125 - 142. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kakpo</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignants débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir enseignant aujourd’hui : des incertitudes porteuses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Véran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ries.5777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04363643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littératie scolaire : exigences et malentendus. Les registres de travail des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Bautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.29-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux internes, anciens décrocheurs : de l'évolution de la forme scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Pirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 203, pp.15-28. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 179, pp.49-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Pédagogie explicite</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lycéens, une autre indifférence aux différences ? De quelques modèles d'interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.83 à 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.025.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats didactiques et contrats sociaux du travail hors la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations de l'identité professionnelle des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 171, pp.41-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El relevo de las generaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propuesta Educativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.27-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les nouveaux enseignants. Autour des statuts, de l'organisation et des savoirs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (23), pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.023.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'activité professionnelle d'enseignants néo-titulaires en réseau &amp;quot; ambition réussite &amp;quot; : études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, http://tfe.revues.org/index565.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bricoler hors la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers pédagogiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 468, pp.21-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les espaces d'intéressement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 87, pp.97-107. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 58, pp.57-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...1139 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie et ergonomie cognitive au miroir des situations éducatives : le cas de l'entrée dans le métier des enseignants du second degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6917,344 +6917,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire ses devoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PressesUniversitaires de Rennes, pp.177, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enseignants pour demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck, pp.266, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les inégalités d'apprentissage. Programmes, Pratiques et malentendus scolaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, pp.220, 2009, Agnès Van Zanten</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00591929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">PressesUniversitaires de Rennes, pp.177, 2009</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inégalités d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Bautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France. Presses universitaires de France, pp.172, 2009, Education &amp; société, agnès van Zanten</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00686200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir enseignant. Parcours et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9520,51 +9520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520667v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825087v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4525" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10720" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol1iss2.41216" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.12714" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jnpv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11153" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364482v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0155" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04001372v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.521.0011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-N8SJWBVL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.029.0035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.6737" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Luc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338817v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.675" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Catay&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Colin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpeux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4296" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1707" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:20357" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3615" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8084" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3546" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.5777" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.025.0083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.023.0079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084790v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803894v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.019.0015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01081117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rochex" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Altet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985623v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delalande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22517/9789587228168" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363648v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572909v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01397280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Laborderie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Nathalie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591929v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686202v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_ecole_l_etat_des_savoirs-9782707133069" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard Duclos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.jonch.2022.01.0219" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.borer.2016.01" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363688v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246577v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rayou.2015.01.0155" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686229v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686203v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gasparini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Donahue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520667v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#233;sir&#233; Robert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825087v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05575180v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4525" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10720" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol1iss2.41216" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pelhate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pont&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5427" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.10079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.22147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre V&#233;ran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.12714" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jnpv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11153" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187802v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364482v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Del&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Pirone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0155" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184443v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bongrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04001372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.521.0011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-N8SJWBVL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03983188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.6737" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Luc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Mamede" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03561353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bordais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Catay&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Colin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpeux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.675" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.029.0035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4296" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1707" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:20357" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3615" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kakpo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.8084" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.3546" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675621v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.5777" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680211v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.025.0083" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084814v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.023.0079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.019.0015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084775v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01081117v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rochex" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Altet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naudet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01948816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.dd-vol2iss4.50002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985623v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delalande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22517/9789587228168" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363648v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01524655v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572909v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01397280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Laborderie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval Nathalie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686202v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591929v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_ecole_l_etat_des_savoirs-9782707133069" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003379676-11" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard Duclos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Lozano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.jonch.2022.01.0219" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04338875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363678v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.borer.2016.01" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363688v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246577v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rayou.2015.01.0155" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonn&#233;ry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02572268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687770v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686229v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686203v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Gasparini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Donahue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816676v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>