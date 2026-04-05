--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -521,243 +521,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage interactif et coopératif pour l'expérimentation de son chezsoi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-free Detection of Solar Generation in Distribution Grids Based on Minimal Exogenous Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manar Amayri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+                <w:t xml:space="preserve">Aleksandr Petrusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France 2022- International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714506v1</w:t>
+                <w:t xml:space="preserve">hal-03747300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-free Detection of Solar Generation in Distribution Grids Based on Minimal Exogenous Information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+                <w:t xml:space="preserve">Apprentissage interactif et coopératif pour l'expérimentation de son chezsoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Alvarez del Castillo Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Rigo-Mariani</w:t>
+                <w:t xml:space="preserve">Manar Amayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">IBPSA France 2022- International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747300v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-Driven approach for guiding the occupant’s actions to achieve better comfort in buildings</w:t>
               </w:r>
@@ -946,90 +946,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Time Series Classification And Forecasting To Automatically Detect Distributed Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Petrusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2164,51 +2164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Interactive Learning for Occupancy Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Amayri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,73 +3248,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barraquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">in Workshop People Detection and Tracking, held in IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255501v1</w:t>
+                <w:t xml:space="preserve">hal-00953483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t>
               </w:r>
@@ -3343,73 +3343,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barraquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Workshop People Detection and Tracking, held in IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953483v1</w:t>
+                <w:t xml:space="preserve">hal-01255501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Fuzzy Framework for Representation and Recognition of Human Activities</w:t>
               </w:r>
@@ -3493,710 +3493,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning of Context Models for a Ubiquitous Personal Assistant</w:t>
+                <w:t xml:space="preserve">REINFORCED LEARNING OF CONTEXT MODELS FOR UBIQUITOUS COMPUTING. Application to a ubiquitous personal assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCAmI - 3rd Symposium of Ubiquitous Computing and Ambient Intelligence 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th ICEIS Doctoral Consortium - DCEIS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.36-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788055v1</w:t>
+                <w:t xml:space="preserve">hal-00788064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REINFORCED LEARNING OF CONTEXT MODELS FOR UBIQUITOUS COMPUTING. Application to a ubiquitous personal assistant</w:t>
+                <w:t xml:space="preserve">Reinforcement Learning of Context Models for a Ubiquitous Personal Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ICEIS Doctoral Consortium - DCEIS 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UCAmI - 3rd Symposium of Ubiquitous Computing and Ambient Intelligence 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Salamanca, Spain. pp.254-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85867-6_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788064v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Situation Models for Providing Context-Aware Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+                <w:t xml:space="preserve">An architecture for ubiquitous applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 12th International Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">4th International Joint Workshop on Wireless Ubiquitous Computing (WUC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soraya Kouadri Mostéfaoui and Zakaria Maamar and George M. Giaglis, Jun 2007, Funchal, Madeira, Portugal. pp.86-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352944v1</w:t>
+                <w:t xml:space="preserve">hal-00788075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An architecture for ubiquitous applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+                <w:t xml:space="preserve">Learning Situation Models for Providing Context-Aware Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Joint Workshop on Wireless Ubiquitous Computing (WUC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Soraya Kouadri Mostéfaoui and Zakaria Maamar and George M. Giaglis, Jun 2007, Funchal, Madeira, Portugal. pp.86-95</w:t>
+              <w:t xml:space="preserve">the 12th International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788075v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jOMiSCID, un intergiciel sous OSGi pour l'informatique ubiquitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Acquisition of Context Models and its Application to Video Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pong Chi Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Letesssier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de travail OSGi 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Pattern Recognition, ICPR 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yuan Yan Tang and Patrick Wang and G. Lorette and Daniel So Yeung, Aug 2006, Hong Kong, Hong Kong SAR China. pp.1175-1178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2006.292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097090v1</w:t>
+                <w:t xml:space="preserve">hal-00788082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Acquisition of Context Models and its Application to Video Surveillance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pong Chi Yuen</w:t>
+                <w:t xml:space="preserve">jOMiSCID, un intergiciel sous OSGi pour l'informatique ubiquitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James L. Crowley</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Letesssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Pattern Recognition, ICPR 2006.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier de travail OSGi 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788082v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning context models for the recognition of scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brdiczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,273 +4250,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O3MiSCID, a Middleware for Pervasive Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Emonet</w:t>
+                <w:t xml:space="preserve">Unsupervised Segmentation of Meeting Configurations and Activities using Speech Activity Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00326528v1</w:t>
+                <w:t xml:space="preserve">inria-00326527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Segmentation of Meeting Configurations and Activities using Speech Activity Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+                <w:t xml:space="preserve">O3MiSCID, a Middleware for Pervasive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Reignier</w:t>
+                <w:t xml:space="preserve">Julien Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Athens, Greece</w:t>
+              <w:t xml:space="preserve">1st IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00326527v1</w:t>
+                <w:t xml:space="preserve">inria-00326528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and Probabilistic Implementation of Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brdiczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4524,51 +4524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Pisa, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5434,90 +5434,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning for robust voltage control in distribution grids under uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Petrusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Andy Putratama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5562,278 +5562,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative and Interactive Learning to estimate human behaviours for energy applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intelligence artificielle pour la gestion des réseaux de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Petrusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Silva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carlos Santos Silva</w:t>
+                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518566v1</w:t>
+                <w:t xml:space="preserve">hal-03720550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence artificielle pour la gestion des réseaux de distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+                <w:t xml:space="preserve">Cooperative and Interactive Learning to estimate human behaviours for energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Amayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720550v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An occupant-centered approach to improve both his comfort and the energy efficiency of the building</w:t>
               </w:r>
@@ -6406,260 +6406,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+                <w:t xml:space="preserve">Detecting small group activities from multimodal observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (2)</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666496v1</w:t>
+                <w:t xml:space="preserve">hal-00665329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting small group activities from multimodal observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
+                <w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (1), pp.47-56</w:t>
+              <w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665329v1</w:t>
+                <w:t xml:space="preserve">hal-00666496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Situation Models in a Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brdiczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6723,90 +6723,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-aware environments: from specification to implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brdiczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7543,103 +7543,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOMATIC DETECTION OF DISTRIBUTED SOLAR GENERATION BASED ON EXOGENOUS INFORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Petrusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8163,51 +8163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781505v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Raboudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ben Saci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zi&#233;belin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Alvarez del Castillo Cardoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boulmaiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714506v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Petrusev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ploix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03374518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Alzouhri Alyafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jallon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486611.3488731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zanini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Awada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elabed Elsafadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Paulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Pal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghamitra Bandyopadhyay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Guillbaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunak Sengupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dautriche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenoir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Di Pietro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barraquand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16239-8_46" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16239-8_44" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphot Chunwiphot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0221-4_51" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85867-6_30" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097090v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letesssier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788082v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pong Chi Yuen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.292" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_11" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letessier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ziebelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965157v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Andy Putratama" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100959" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111727" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108970" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013578v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2899429" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929051v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Bao Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0302" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665329v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parentho&#235;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reignier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harrouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476543v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/13723" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953488v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169441v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00529415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781505v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Raboudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ben Saci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zi&#233;belin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Alvarez del Castillo Cardoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boulmaiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Petrusev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ploix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03374518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Alzouhri Alyafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jallon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486611.3488731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zanini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Awada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elabed Elsafadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Paulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Pal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghamitra Bandyopadhyay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Guillbaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunak Sengupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dautriche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenoir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Di Pietro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barraquand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16239-8_46" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16239-8_44" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphot Chunwiphot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0221-4_51" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85867-6_30" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pong Chi Yuen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.292" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letesssier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_11" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letessier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ziebelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965157v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Andy Putratama" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100959" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720550v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111727" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108970" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013578v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2899429" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929051v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Bao Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0302" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665329v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parentho&#235;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reignier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harrouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476543v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/13723" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953488v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169441v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00529415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>