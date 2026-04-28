--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -81,5342 +81,5342 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMaL: Ambiances Machine Learning, Morphologie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ben Saci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Raboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ziebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AAU-CRESSON; Laboratoire Informatique de Grenoble, équipe APTIKAL; Laboratoire Informatique de Grenoble, équipe STEAMER. 2024, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human-Robot Motion: Taking Attention into Account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8487, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965157v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Balacheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Buccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to evaluate the effects of neighbors' building morphology on solar irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Raboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Raboudi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Ben Saci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ziébelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Days on Thermal Science and Energy - JITH 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALI TOUDERT Fazia; BELKADI-HANNACHI Nazila; TRABELSI Abdelkrim, Oct 2024, Paris, France. https://jith.eu/index.php/jith-2024/jith-2024-proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d'annotations sémantiques pour impliquer les occupants d'habitation dans une plus grande sobriété énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Alvarez del Castillo Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire des Sciences de l'Ingénieur pour l'Environnement (LaSIE), May 2024, La Rochelle - Ile d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche générique du raisonnement par cas : application à la gestion énergétique dans le bâtiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vers un service générique d’aide à la décision pour gérer un logement basé sur des techniques d’apprentissage interactif et coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Alvarez del Castillo Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI Qualita MOSIM 2023 · Propulser la performance Interconnectivité et collaboration dans un contexte d'intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Québec, Jun 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Université du Québec à Trois-Rivières, Jun 2023, Trois Rivieres, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382085v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un service générique d’aide à la décision pour gérer un logement basé sur des techniques d’apprentissage interactif et coopératif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vers une approche générique du raisonnement par cas : application à la gestion énergétique dans le bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boulmaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l'Université du Québec à Trois-Rivières, Jun 2023, Trois Rivieres, Canada</w:t>
+              <w:t xml:space="preserve">CIGI Qualita MOSIM 2023 · Propulser la performance Interconnectivité et collaboration dans un contexte d'intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Québec, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967815v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-free Detection of Solar Generation in Distribution Grids Based on Minimal Exogenous Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Petrusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage interactif et coopératif pour l'expérimentation de son chezsoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Alvarez del Castillo Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Amayri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France 2022- International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-Driven approach for guiding the occupant’s actions to achieve better comfort in buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Killing two birds with one stone: improving building energy efficiency and occupant comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Boulmaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ploix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, virtual, United States</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Energy and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425769v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing occupant actions to enhance his comfort while reducing energy demand in building</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Deep Q-network boosted with external knowledge for HVAC control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoder Jneid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS 2021))</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BuildSys '21: The 8th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Coimbra Portugal, France. pp.329-332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3486611.3488731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374518v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Time Series Classification And Forecasting To Automatically Detect Distributed Generation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A data-Driven approach for guiding the occupant’s actions to achieve better comfort in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boulmaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PowerTech 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304662v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Q-network boosted with external knowledge for HVAC control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparing Time Series Classification And Forecasting To Automatically Detect Distributed Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Petrusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BuildSys '21: The 8th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE PowerTech 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460349v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killing two birds with one stone: improving building energy efficiency and occupant comfort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Optimizing occupant actions to enhance his comfort while reducing energy demand in building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Boulmaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Ploix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Energy and AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 11th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS 2021))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313725v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Flow Rate Optimization of the Variable-Air-Volume Box</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification collaborative d’activités dans une zone habitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Zanini</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elabed Elsafadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
+              <w:t xml:space="preserve">IBPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264273v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification collaborative d’activités dans une zone habitée</w:t>
+                <w:t xml:space="preserve">Air Flow Rate Optimization of the Variable-Air-Volume Box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Awada</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Khoder Jneid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elabed Elsafadi</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Zanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214869v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Robot Motion: Taking Human Attention into Account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2018- IEEE/RSJ International Conference on Intelligent Robots and Systems; Workshop on Assistance and Service Robotics in a Human Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEAR: Prototyping Expressive Animated Robots - A framework for social robot prototyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HUCAPP 2018 - 2nd International Conference on Human Computer Interaction Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Explanations for Energy Management in Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghamitra Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAI, Jul 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explanations Engine For Energy Management Systems in Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Phillipe Guillbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Optimizers to Regulate Occupant's Actions for Building Energy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raunak Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghamitra Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAPR 2017 - Ninth International Conference on Advances in Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Bangalore, India. https://ieeexplore.ieee.org/document/8593024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Animation Artists into the Animation Design of Social Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/IEEE Human-Robot Interaction 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Interactive Learning for Occupancy Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Amayri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghamitra Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAI'16 - International Conference on Artificial Intelligence (as part of WORLDCOMP'16 - World Congress in Computer Science, Computer Engineering and Applied Computing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Simulation with Real Occupants using Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayesha Kashif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of the International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Robot Motion: An Attention-Based Navigation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Symp. on Robot and Human Interactive Communication (ROMAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-User-Development for Smart Homes: Relevance and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dautriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Workshop "EUD for Supporting Sustainability in Maker Communities", 4th International Symposium on End-user Development (IS-EUD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Eindhoven, Nederland, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention-Based Navigation in Human-Populated Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Israeli Conference on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructivist Ambient Intelligent Agent for Smart Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amro Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PerCom - IEEE International Conference on Pervasive Computing and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sorceress of Oz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PerInt' 2011- Workshop on Intelligibility and Control in Pervasive Computing at Pervasive 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, San Francisco, CA, United States. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMiSCID 2.0, un intergiciel gratuit pour la construction d'applications distribuées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning User Preferences in Ubiquitous Systems: A User Study and a Reinforcement Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecStic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence Applications and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harris Papadopoulos and Andreas S. Andreou and Max Bramer, Oct 2010, Larnaca, Cyprus. pp.336-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16239-8_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632913v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating The Role Of Mutual Cognitive Environment For End-User Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">OMiSCID 2.0, un intergiciel gratuit pour la construction d'applications distribuées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFIP International Conference on Artificial Intelligence Applications and Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MajecStic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953489v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning User Preferences in Ubiquitous Systems: A User Study and a Reinforcement Learning Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigating The Role Of Mutual Cognitive Environment For End-User Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barraquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence Applications and Innovations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16239-8_44⟩</w:t>
+              <w:t xml:space="preserve">6th IFIP International Conference on Artificial Intelligence Applications and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lacarna, Cyprus. pp.352-359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16239-8_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788028v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barraquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Workshop People Detection and Tracking, held in IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barraquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Fuzzy Framework for Representation and Recognition of Human Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suphot Chunwiphot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Lux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFIP Conference on Artificial Intelligence Applications and Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Thessaloniki, Greece. pp.431-439, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-0221-4_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REINFORCED LEARNING OF CONTEXT MODELS FOR UBIQUITOUS COMPUTING. Application to a ubiquitous personal assistant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Reinforcement Learning of Context Models for a Ubiquitous Personal Assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ICEIS Doctoral Consortium - DCEIS 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UCAmI - 3rd Symposium of Ubiquitous Computing and Ambient Intelligence 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Salamanca, Spain. pp.254-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85867-6_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788064v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement Learning of Context Models for a Ubiquitous Personal Assistant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">REINFORCED LEARNING OF CONTEXT MODELS FOR UBIQUITOUS COMPUTING. Application to a ubiquitous personal assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCAmI - 3rd Symposium of Ubiquitous Computing and Ambient Intelligence 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th ICEIS Doctoral Consortium - DCEIS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.36-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788055v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An architecture for ubiquitous applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Learning Situation Models for Providing Context-Aware Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Joint Workshop on Wireless Ubiquitous Computing (WUC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Soraya Kouadri Mostéfaoui and Zakaria Maamar and George M. Giaglis, Jun 2007, Funchal, Madeira, Portugal. pp.86-95</w:t>
+              <w:t xml:space="preserve">the 12th International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788075v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Situation Models for Providing Context-Aware Services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">An architecture for ubiquitous applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 12th International Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Beijing, China</w:t>
+              <w:t xml:space="preserve">4th International Joint Workshop on Wireless Ubiquitous Computing (WUC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soraya Kouadri Mostéfaoui and Zakaria Maamar and George M. Giaglis, Jun 2007, Funchal, Madeira, Portugal. pp.86-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00352944v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Acquisition of Context Models and its Application to Video Surveillance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">jOMiSCID, un intergiciel sous OSGi pour l'informatique ubiquitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James L. Crowley</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Letesssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Pattern Recognition, ICPR 2006.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier de travail OSGi 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788082v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jOMiSCID, un intergiciel sous OSGi pour l'informatique ubiquitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Automatic Acquisition of Context Models and its Application to Video Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pong Chi Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Letesssier</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de travail OSGi 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Pattern Recognition, ICPR 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yuan Yan Tang and Patrick Wang and G. Lorette and Daniel So Yeung, Aug 2006, Hong Kong, Hong Kong SAR China. pp.1175-1178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2006.292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097090v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning context models for the recognition of scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brdiczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ilias Maglogiannis and Kostas Karpouzis and Max Bramer, Jun 2006, Athènes, Greece. pp.86-97, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/0-387-34224-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Segmentation of Meeting Configurations and Activities using Speech Activity Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brdiczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O3MiSCID, a Middleware for Pervasive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Letessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and Probabilistic Implementation of Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brdiczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Pisa, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lightweight Speech Detection System for Perceptive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Joint Workshop on Multimodal Interaction and Related Machine Learning Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “FAME” Interactive Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Metze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gieselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartwig Holzapfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivica Rogina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Joint Workshop on Multimodal Interaction and Related Machine Learning Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Edinburgh, United Kingdom. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00326525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual Components for Context Aware Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ubiquitous Computing UbiComp 2002: Ubiquitous Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, GÖTEBORG, Sweden. pp.117-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARéVi : A Virtual Reality Multiagent Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Harrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Worlds 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Paris, France. pp.229-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00534148v1</w:t>
-              </w:r>
-[...358 lines deleted...]
-                <w:t xml:space="preserve">hal-00773168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5434,103 +5434,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning for robust voltage control in distribution grids under uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Petrusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Andy Putratama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33, pp.100959. </w:t>
@@ -5568,90 +5568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligence artificielle pour la gestion des réseaux de distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Petrusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5702,77 +5702,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative and Interactive Learning to estimate human behaviours for energy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Amayri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5819,77 +5819,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An occupant-centered approach to improve both his comfort and the energy efficiency of the building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Boulmaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ploix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.108970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5923,103 +5923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmasking the causal relationships latent in the interplay between occupant’s actions and indoor ambience: a building energy management outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghamitra Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 238, pp.1452-1470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6053,77 +6053,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Human Attention to Address Human-Robot Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (2), pp.2038-2045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6157,103 +6157,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Usable to Incentive Building Energy Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation et utilisation du contexte (Modeling and Using Context)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (1), pp.1-30. </w:t>
@@ -6291,103 +6291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OMiSCID 2.0 Middleware: Usage and Experiments in Smart Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (3&amp;4), pp.231-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6406,286 +6406,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting small group activities from multimodal observations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (1), pp.47-56</w:t>
+              <w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665329v1</w:t>
+                <w:t xml:space="preserve">hal-00666496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Detecting small group activities from multimodal observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (2)</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666496v1</w:t>
+                <w:t xml:space="preserve">hal-00665329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Situation Models in a Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brdiczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (1), pp.56-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6710,103 +6710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-aware environments: from specification to implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brdiczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6831,90 +6831,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements perceptifs d'acteurs virtuels autonomes. une application aux cartes cognitives floues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parenthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, pp.1259-1293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6939,51 +6939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARéVi : une boı̂te à outils 3D pour des applications coopératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7031,647 +7031,647 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux et systèmes répartis, calculateurs parallèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Numéro spécial sur la coopération, 9 (2), pp.239-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AUTOMATIC DETECTION OF DISTRIBUTED SOLAR GENERATION BASED ON EXOGENOUS INFORMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Petrusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explanations Generation with Knowledge Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ploix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Energy Smart Homes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.381-405, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76477-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Comfort of Occupants in Energy Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghamitra Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-11, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement Learning of User Preferences for a Ubiquitous Personal Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelhamid Mellouk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Reinforcement Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intech, pp.59-80, 2011, 978-953-307-369-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/13723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Puneet, Shweta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pervasive Computing:A Multidimensional Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Icfai Books, 2009, IT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953488v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03368870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7728,51 +7728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, pp.141, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7829,51 +7829,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Ambiante Pro-Active : de la Spécification à l'Implémentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7923,51 +7923,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage reactif d'un robot mobile : etude du lien entre la perception et l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 1994. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8163,51 +8163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781505v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Raboudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ben Saci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zi&#233;belin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Alvarez del Castillo Cardoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boulmaiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Petrusev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ploix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03374518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Alzouhri Alyafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jallon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486611.3488731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zanini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Awada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elabed Elsafadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Paulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Pal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghamitra Bandyopadhyay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Guillbaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunak Sengupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dautriche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenoir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Di Pietro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barraquand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16239-8_46" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16239-8_44" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphot Chunwiphot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0221-4_51" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85867-6_30" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pong Chi Yuen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.292" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letesssier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_11" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letessier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ziebelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965157v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Andy Putratama" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100959" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720550v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111727" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108970" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013578v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2899429" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929051v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Bao Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0302" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665329v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parentho&#235;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reignier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harrouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476543v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/13723" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953488v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169441v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00529415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ben Saci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Raboudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ziebelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965157v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Paulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zi&#233;belin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Alvarez del Castillo Cardoso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boulmaiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Petrusev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Alzouhri Alyafi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ploix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jallon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486611.3488731" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bauer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03374518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Awada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elabed Elsafadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zanini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856016v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Pal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghamitra Bandyopadhyay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Guillbaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunak Sengupta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259191v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dautriche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenoir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric G&#233;rard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Di Pietro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806381v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barraquand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16239-8_44" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16239-8_46" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953483v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphot Chunwiphot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0221-4_51" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85867-6_30" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letesssier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pong Chi Yuen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.292" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letessier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534148v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morvan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Andy Putratama" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100959" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720550v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111727" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108970" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013578v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2899429" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929051v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Bao Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0302" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665329v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parentho&#235;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reignier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harrouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_12" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/13723" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953488v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169441v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00529415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>