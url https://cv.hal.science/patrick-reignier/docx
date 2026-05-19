--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -81,5342 +81,5342 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Method to evaluate the effects of neighbors' building morphology on solar irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Raboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ben Saci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ziébelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Days on Thermal Science and Energy - JITH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ALI TOUDERT Fazia; BELKADI-HANNACHI Nazila; TRABELSI Abdelkrim, Oct 2024, Paris, France. https://jith.eu/index.php/jith-2024/jith-2024-proceedings</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un système d'annotations sémantiques pour impliquer les occupants d'habitation dans une plus grande sobriété énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Alvarez del Castillo Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire des Sciences de l'Ingénieur pour l'Environnement (LaSIE), May 2024, La Rochelle - Ile d'Oléron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une approche générique du raisonnement par cas : application à la gestion énergétique dans le bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boulmaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIGI Qualita MOSIM 2023 · Propulser la performance Interconnectivité et collaboration dans un contexte d'intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Québec, Jun 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un service générique d’aide à la décision pour gérer un logement basé sur des techniques d’apprentissage interactif et coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Alvarez del Castillo Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Université du Québec à Trois-Rivières, Jun 2023, Trois Rivieres, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage interactif et coopératif pour l'expérimentation de son chezsoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Alvarez del Castillo Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Amayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IBPSA France 2022- International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model-free Detection of Solar Generation in Distribution Grids Based on Minimal Exogenous Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Petrusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A data-Driven approach for guiding the occupant’s actions to achieve better comfort in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boulmaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, virtual, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing Time Series Classification And Forecasting To Automatically Detect Distributed Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Petrusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE PowerTech 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing occupant actions to enhance his comfort while reducing energy demand in building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boulmaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 11th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications (IDAACS 2021))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cracow, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killing two birds with one stone: improving building energy efficiency and occupant comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boulmaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Energy and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Q-network boosted with external knowledge for HVAC control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoder Jneid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jallon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BuildSys '21: The 8th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Coimbra Portugal, France. pp.329-332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3486611.3488731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Air Flow Rate Optimization of the Variable-Air-Volume Box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoder Jneid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification collaborative d’activités dans une zone habitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Jacomino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elabed Elsafadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human-Robot Motion: Taking Human Attention into Account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IROS 2018- IEEE/RSJ International Conference on Intelligent Robots and Systems; Workshop on Assistance and Service Robotics in a Human Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PEAR: Prototyping Expressive Animated Robots - A framework for social robot prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HUCAPP 2018 - 2nd International Conference on Human Computer Interaction Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Madeira, Portugal. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential Explanations for Energy Management in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghamitra Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computing Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAI, Jul 2017, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explanations Engine For Energy Management Systems in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Phillipe Guillbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 9th IEEE International Conference on Intelligent Data Acquisition and Advanced Computing Systems: Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bucharest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Optimizers to Regulate Occupant's Actions for Building Energy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raunak Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghamitra Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAPR 2017 - Ninth International Conference on Advances in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Bangalore, India. https://ieeexplore.ieee.org/document/8593024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating Animation Artists into the Animation Design of Social Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM/IEEE Human-Robot Interaction 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Christchurch, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Interactive Learning for Occupancy Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Amayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghamitra Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAI'16 - International Conference on Artificial Intelligence (as part of WORLDCOMP'16 - World Congress in Computer Science, Computer Engineering and Applied Computing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Las Vegas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual Simulation with Real Occupants using Serious Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayesha Kashif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dugdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Kashif Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference of the International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Hyderabad, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human-Robot Motion: An Attention-Based Navigation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Int. Symp. on Robot and Human Interactive Communication (ROMAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">End-User-Development for Smart Homes: Relevance and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dautriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Workshop "EUD for Supporting Sustainability in Maker Communities", 4th International Symposium on End-user Development (IS-EUD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Eindhoven, Nederland, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention-Based Navigation in Human-Populated Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Israeli Conference on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tel Aviv, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructivist Ambient Intelligent Agent for Smart Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amro Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PerCom - IEEE International Conference on Pervasive Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sorceress of Oz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Barraquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PerInt' 2011- Workshop on Intelligibility and Control in Pervasive Computing at Pervasive 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Francisco, CA, United States. pp.x-x</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OMiSCID 2.0, un intergiciel gratuit pour la construction d'applications distribuées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barraquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MajecStic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating The Role Of Mutual Cognitive Environment For End-User Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barraquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IFIP International Conference on Artificial Intelligence Applications and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lacarna, Cyprus. pp.352-359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16239-8_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning User Preferences in Ubiquitous Systems: A User Study and a Reinforcement Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artificial Intelligence Applications and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harris Papadopoulos and Andreas S. Andreou and Max Bramer, Oct 2010, Larnaca, Cyprus. pp.336-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16239-8_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barraquand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Kobe, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation Models: A Tool for Observing and Understanding Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Barraquand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Workshop People Detection and Tracking, held in IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Kobe, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Formal Fuzzy Framework for Representation and Recognition of Human Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suphot Chunwiphot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Lux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th IFIP Conference on Artificial Intelligence Applications and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Thessaloniki, Greece. pp.431-439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-0221-4_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REINFORCED LEARNING OF CONTEXT MODELS FOR UBIQUITOUS COMPUTING. Application to a ubiquitous personal assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th ICEIS Doctoral Consortium - DCEIS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain. pp.36-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforcement Learning of Context Models for a Ubiquitous Personal Assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UCAmI - 3rd Symposium of Ubiquitous Computing and Ambient Intelligence 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Salamanca, Spain. pp.254-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85867-6_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An architecture for ubiquitous applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Joint Workshop on Wireless Ubiquitous Computing (WUC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soraya Kouadri Mostéfaoui and Zakaria Maamar and George M. Giaglis, Jun 2007, Funchal, Madeira, Portugal. pp.86-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Situation Models for Providing Context-Aware Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 12th International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Acquisition of Context Models and its Application to Video Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pong Chi Yuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Conference on Pattern Recognition, ICPR 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yuan Yan Tang and Patrick Wang and G. Lorette and Daniel So Yeung, Aug 2006, Hong Kong, Hong Kong SAR China. pp.1175-1178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2006.292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jOMiSCID, un intergiciel sous OSGi pour l'informatique ubiquitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Letesssier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de travail OSGi 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning context models for the recognition of scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ilias Maglogiannis and Kostas Karpouzis and Max Bramer, Jun 2006, Athènes, Greece. pp.86-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/0-387-34224-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O3MiSCID, a Middleware for Pervasive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Letessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2006, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00326528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsupervised Segmentation of Meeting Configurations and Activities using Speech Activity Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd IFIP Conference on Artificial Intelligence Applications &amp; Innovations (AIAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00326527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deterministic and Probabilistic Implementation of Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Pisa, Italy. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00326530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lightweight Speech Detection System for Perceptive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Emonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Joint Workshop on Multimodal Interaction and Related Machine Learning Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00326529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “FAME” Interactive Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Metze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gieselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartwig Holzapfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kluge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivica Rogina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Joint Workshop on Multimodal Interaction and Related Machine Learning Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Edinburgh, United Kingdom. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00326525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptual Components for Context Aware Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Ubiquitous Computing UbiComp 2002: Ubiquitous Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, GÖTEBORG, Sweden. pp.117-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARéVi : A Virtual Reality Multiagent Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Harrouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtual Worlds 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Paris, France. pp.229-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMaL: Ambiances Machine Learning, Morphologie solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ben Saci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Ben Saci</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khaoula Raboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Reignier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Ziebelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AAU-CRESSON; Laboratoire Informatique de Grenoble, équipe APTIKAL; Laboratoire Informatique de Grenoble, équipe STEAMER. 2024, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Robot Motion: Taking Attention into Account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8487, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965157v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First Four Years (2007-2010) and Beyond - Volume 1: Research Program and Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balacheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Buccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773168v1</w:t>
-              </w:r>
-[...4951 lines deleted...]
-                <w:t xml:space="preserve">inria-00534148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5434,103 +5434,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning for robust voltage control in distribution grids under uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Petrusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Andy Putratama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33, pp.100959. </w:t>
@@ -5562,334 +5562,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence artificielle pour la gestion des réseaux de distribution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cooperative and Interactive Learning to estimate human behaviours for energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Amayri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720550v1</w:t>
+                <w:t xml:space="preserve">hal-03518566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative and Interactive Learning to estimate human behaviours for energy applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'intelligence artificielle pour la gestion des réseaux de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Petrusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Santos Silva</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518566v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An occupant-centered approach to improve both his comfort and the energy efficiency of the building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Boulmaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ploix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.108970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5923,103 +5923,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmasking the causal relationships latent in the interplay between occupant’s actions and indoor ambience: a building energy management outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanghamitra Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 238, pp.1452-1470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6053,77 +6053,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Human Attention to Address Human-Robot Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (2), pp.2038-2045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6157,103 +6157,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Usable to Incentive Building Energy Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Laurillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation et utilisation du contexte (Modeling and Using Context)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (1), pp.1-30. </w:t>
@@ -6291,103 +6291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OMiSCID 2.0 Middleware: Usage and Experiments in Smart Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal On Advances in Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (3&amp;4), pp.231-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6406,286 +6406,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Detecting small group activities from multimodal observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brdiczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (2)</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00666496v1</w:t>
+                <w:t xml:space="preserve">hal-00665329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting small group activities from multimodal observations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (1), pp.47-56</w:t>
+              <w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665329v1</w:t>
+                <w:t xml:space="preserve">hal-00666496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Situation Models in a Smart Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brdiczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (1), pp.56-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6710,103 +6710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-aware environments: from specification to implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brdiczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vaufreydaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Crowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6831,90 +6831,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements perceptifs d'acteurs virtuels autonomes. une application aux cartes cognitives floues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parenthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24, pp.1259-1293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6939,51 +6939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARéVi : une boı̂te à outils 3D pour des applications coopératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7031,647 +7031,647 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux et systèmes répartis, calculateurs parallèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Numéro spécial sur la coopération, 9 (2), pp.239-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explanations Generation with Knowledge Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Towards Energy Smart Homes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.381-405, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76477-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Comfort of Occupants in Energy Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Alzouhri Alyafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghamitra Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operations Research and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-11, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinforcement Learning of User Preferences for a Ubiquitous Personal Assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abdelhamid Mellouk. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intech, pp.59-80, 2011, 978-953-307-369-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/13723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Architecture for Ubiquitous Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zaidenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Puneet, Shweta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pervasive Computing:A Multidimensional Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Icfai Books, 2009, IT</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOMATIC DETECTION OF DISTRIBUTED SOLAR GENERATION BASED ON EXOGENOUS INFORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Petrusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Rigo-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368870v1</w:t>
-              </w:r>
-[...449 lines deleted...]
-                <w:t xml:space="preserve">hal-00953488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7728,51 +7728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, pp.141, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7829,51 +7829,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Ambiante Pro-Active : de la Spécification à l'Implémentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Joseph-Fourier - Grenoble I, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7923,51 +7923,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage reactif d'un robot mobile : etude du lien entre la perception et l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Reignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 1994. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8163,51 +8163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ben Saci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Raboudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ziebelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965157v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Paulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zi&#233;belin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Alvarez del Castillo Cardoso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boulmaiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Petrusev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Alzouhri Alyafi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ploix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jallon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486611.3488731" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bauer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03374518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Awada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elabed Elsafadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zanini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856016v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576282v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Pal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghamitra Bandyopadhyay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Guillbaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunak Sengupta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259191v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018471v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dautriche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenoir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric G&#233;rard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Di Pietro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806381v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barraquand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16239-8_44" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16239-8_46" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953483v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphot Chunwiphot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0221-4_51" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85867-6_30" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788064v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letesssier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pong Chi Yuen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.292" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788102v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letessier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326529v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534148v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morvan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Andy Putratama" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100959" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720550v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111727" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108970" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013578v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2899429" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929051v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Bao Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0302" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665329v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parentho&#235;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reignier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harrouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_12" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/13723" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953488v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169441v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00529415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781505v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Raboudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ben Saci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zi&#233;belin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Alvarez del Castillo Cardoso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boulmaiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714506v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amayri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Petrusev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rigo-Mariani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ploix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03374518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Alzouhri Alyafi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoder Jneid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jallon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486611.3488731" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zanini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Awada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elabed Elsafadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Paulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01698493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Pal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghamitra Bandyopadhyay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Guillbaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raunak Sengupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407401v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Kashif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kashif Shahzad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dautriche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenoir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demeure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Di Pietro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barraquand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16239-8_46" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zaidenberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16239-8_44" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphot Chunwiphot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0221-4_51" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85867-6_30" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brdiczka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pong Chi Yuen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2006.292" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letesssier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-34224-9_11" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Letessier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maisonnasse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Metze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gieselmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Holzapfel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kluge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Rogina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323951v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ziebelin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965157v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balacheff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Buccio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Coutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Andy Putratama" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2022.100959" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santos Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111727" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108970" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.01.118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02013578v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2899429" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929051v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Bao Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0302" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665329v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00666496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253466v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019922v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parentho&#235;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reignier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harrouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476543v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/13723" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953488v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368870v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169441v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00529415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005108v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>