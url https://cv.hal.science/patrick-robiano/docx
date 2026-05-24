--- v0 (2026-03-13)
+++ v1 (2026-05-24)
@@ -256,1770 +256,1770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La représentation de Grecs d’Égypte à l’époque impériale : les Naucratites au miroir de Philostrate et d’Héliodore d’Émèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123 (2), pp.541-572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une identité rhétorique entre personne et personnage : le &amp;quot;je&amp;quot; des Lettres d'amour de Philostrate livre-t-il des indices autobiographiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 134, pp.121-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La représentation de Grecs d’Égypte à l’époque impériale : les Naucratites au miroir de Philostrate et d’Héliodore d’Émèse</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets et monuments (réels et fictifs) dans la relecture du passé opérée par la Seconde sophistique : l'exemple de la Vie d'Apollonios de Tyane de Philostrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, pp.207-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.21627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer les personnages perses dans le roman grec : les choix de Chariton, Callirhoé, et d'Héliodore, les Éthiopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.63-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21827/an.17.36015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un tableau l'autre : Parcours du discours et parcours de la poikilia dans les Tableaux de Flavius Philostrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.479-520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous Tyriens ? Réflexions sur l'identité tyro-phénicienne dans l'œuvre de Flavius Philostrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 123 (2), pp.541-572</w:t>
+              <w:t xml:space="preserve">, 2017, 119 (1), pp.141-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Objets et monuments (réels et fictifs) dans la relecture du passé opérée par la Seconde sophistique : l'exemple de la Vie d'Apollonios de Tyane de Philostrate</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous Tyriens ? Réflexions sur l’identité tyro-phénicienne dans l’œuvre de Flavius Philostrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (1), p. 141-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'eunuque, un personnage négligé du roman grec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.47-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procope de Gaza, lecteur d'Achille Tatius et de Longus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Etudes Tardo-antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.111-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philostrate, sur la mort de Titus : essai d'interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (2), pp.482-487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Judéens dans la Vie d'Apollonios de Tyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Ellenistici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp.321-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre dans la Vie d'Apollonios de Tyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 116, pp.207-224. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 97, pp.193-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nommer les personnages perses dans le roman grec : les choix de Chariton, Callirhoé, et d'Héliodore, les Éthiopiques</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adresse aux Sévères dans Sur le Destin d'Alexandre d'Aphrodise et la Cynégétique du Pseudo-Oppien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Etudes Tardo-antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.67-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre réalité et fiction, la frontière égypto-éthiopienne chez Aelius Aristide, Xénophon d'Éphèse, Philostrate et Héliodore d'Émèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27, pp.131-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour en finir avec le christianisme d'Achille Tatius et d'Héliodore d'Émèse : la lecture des Passions de Galaction et d'Épistèmè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78, pp.145-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cercle, une image récurrente chez Philostrate et dans l'idéologie impériale de son temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.453-464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scène de reconnaissance de Chariton, Chéréas et Callirhoé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HERMES: Zeitschrift für klassische Philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 136 (4), pp.426-437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caspérius Élien, ou Claude Élien ? ou comment Philostrate écrit l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Ellenistici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.503-518</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ἘΝ ΠΑΛΛΑΚΑΙΣ ΤΕΤΑΓΜΕΝΗΝ : une nouvelle conjecture pour Chariton, Chéréas et Callirhoé, VII, 6, 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120 (2), pp.796-802</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture silencieuse ou lecture privée ? À propos d'une interprétation récente de Philostrate, V. Apoll. V 38</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 117, pp.336-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladie d'amour et diagnostic médical : Érasistrate, Galien et Héliodore d'Émèse, ou du récit au roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Narrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17, pp.63-89. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 3, pp.129-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D'un tableau l'autre : Parcours du discours et parcours de la poikilia dans les Tableaux de Flavius Philostrate</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien, un témoignage-clé sur Apollonios de Tyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77 (2), pp.259-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélité, Lycénion, ou la satisfaction du désir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 60, pp.363-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Épigramme sur Apollonios de Tyane et Alexandre, le faux prophète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epigraphica Anatolica. Zeitschrift für Epigraphik und historische Geographie Anatoliens.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33, pp.81-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un discours encomiastique : en l'honneur d'Apollonios de Tyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 131, pp.479-520</w:t>
+              <w:t xml:space="preserve">, 2001, 114, pp.637-646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...1310 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140792v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04140794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La citation poétique dans le roman érotique grec</w:t>
               </w:r>
@@ -3037,717 +3037,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Héliodore d'Émèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des philosophes antiques III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.535-544</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iarchas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des philosophes antiques III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.853-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Héliodore d'Émèse</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euphratès (Mestrius)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des philosophes antiques III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, pp.535-544</w:t>
+              <w:t xml:space="preserve">, 2000, pp.337-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.337-342</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des philosophes antiques II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chion d'Héraclée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des philosophes antiques II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.305-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléarque d'Héraclée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des philosophes antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chion d'Héraclée</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damis de Ninive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des philosophes antiques II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, pp.305-306</w:t>
+              <w:t xml:space="preserve">, 1994, pp.598-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1994, pp.598</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apollonios de Tyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des philosophes antiques I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 1994, pp.598-599</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aratos de Soles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Robiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des philosophes antiques I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, pp.322-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aratos de Soles</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Tatius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Robiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des philosophes antiques I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, pp.322-324</w:t>
+              <w:t xml:space="preserve">, 1989, pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143134v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04143155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3902,51 +3902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robiano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.22224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/an.19.38447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140085v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556413v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.21627" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/an.17.36015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140777v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142589v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robiano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.22224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/an.19.38447" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.21627" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21827/an.17.36015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948290v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140118v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140777v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140826v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04140831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142589v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142637v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04142625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143143v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04143134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>