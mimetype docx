--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1472,285 +1472,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierres ornementales et marbres de Franche-Comté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Belfort pendant la Préhistoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Piningre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Morre-Biot</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Société d'Histoire naturelle du Doubs, pp.18, 2014</w:t>
+                <w:t xml:space="preserve">André Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction régionale des Affaires culturelles de Franche-Comté, Belfort pendant la Préhistoire. (4), pp.32, 2014, Archéologie en Franche-Comté, Annick Richard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016526v1</w:t>
+                <w:t xml:space="preserve">hal-01017430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belfort pendant la Préhistoire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pierres ornementales et marbres de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Piningre</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Richard</w:t>
+                <w:t xml:space="preserve">Michel Rossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rosenthal</w:t>
+                <w:t xml:space="preserve">Laurent Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Larger</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Direction régionale des Affaires culturelles de Franche-Comté, Belfort pendant la Préhistoire. (4), pp.32, 2014, Archéologie en Franche-Comté, Annick Richard</w:t>
+                <w:t xml:space="preserve">Nicole Morre-Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société d'Histoire naturelle du Doubs, pp.18, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017430v1</w:t>
+                <w:t xml:space="preserve">hal-01016526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marbres et marbreries du Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,51 +2158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albâtre jurassien et profils d'empereurs romains du sculpteur François Landry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Pégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3341,51 +3341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosenthal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820014v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Herbach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E.J. Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Photiades" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poupard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morre-Biot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Larger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sancey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Pennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#233;r&#233;za" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;geot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126462v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faivre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00835341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosenthal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820014v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Herbach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E.J. Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Photiades" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017430v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Larger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poupard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morre-Biot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sancey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Pennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#233;r&#233;za" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;geot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126462v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faivre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00835341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>