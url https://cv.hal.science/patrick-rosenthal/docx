--- v1 (2026-04-04)
+++ v2 (2026-05-26)
@@ -1086,217 +1086,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron mining and smelting at high altitude from the late Roman to early medieval periods in the Mercantour massif (Alpes-Maritimes, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les techniques d'exploitation des gisements profonds dans l'Antiquité. Les mines du Laurion (Grèce). Approche géologique et technologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Morin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Photiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Herbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on archaeology of european mountain landscapes “The construction of mountain territories ; resource exploitation and practice mobility.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Le métal dans les sociétés pré-industrielles. Nouvelles recherches en archéologie et archéométrie. Bilan des recherches menées dans l'ACI-« Métal ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425396v1</w:t>
+                <w:t xml:space="preserve">hal-00483577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les techniques d'exploitation des gisements profonds dans l'Antiquité. Les mines du Laurion (Grèce). Approche géologique et technologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron mining and smelting at high altitude from the late Roman to early medieval periods in the Mercantour massif (Alpes-Maritimes, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Herbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le métal dans les sociétés pré-industrielles. Nouvelles recherches en archéologie et archéométrie. Bilan des recherches menées dans l'ACI-« Métal ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on archaeology of european mountain landscapes “The construction of mountain territories ; resource exploitation and practice mobility.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483577v1</w:t>
+                <w:t xml:space="preserve">hal-00425396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques minières et vicissitudes de l'approvisionnement en minerai du district sidérurgique de Montbéliard (Franche-Comté, France), de la Renaissance au XIXe siècle</w:t>
               </w:r>
@@ -3341,51 +3341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosenthal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820014v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Herbach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E.J. Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Photiades" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425396v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017430v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Larger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poupard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morre-Biot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sancey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Pennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#233;r&#233;za" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;geot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126462v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faivre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00835341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rosenthal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820014v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Herbach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E. J. Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770487v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis E.J. Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Photiades" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483577v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017430v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Piningre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Larger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016526v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poupard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morre-Biot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425458v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sancey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Pennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#233;r&#233;za" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;geot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126462v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376387v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faivre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00835341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>