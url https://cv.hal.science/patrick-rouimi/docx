--- v0 (2026-03-12)
+++ v1 (2026-04-03)
@@ -928,295 +928,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of three simple direct or indirect carbonyl detection methods for characterization of oxidative modifications of proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of low doses of pesticide mixtures on liver cell defence systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zucchini-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica R Vasquez-Garzon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+                <w:t xml:space="preserve">Gwendoline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Razpotnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Neven Zarkovic</w:t>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Mechanisms and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/15376516.2012.657258⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (5), pp.718-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136991v1</w:t>
+                <w:t xml:space="preserve">hal-02645075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of low doses of pesticide mixtures on liver cell defence systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of three simple direct or indirect carbonyl detection methods for characterization of oxidative modifications of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica R Vasquez-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Zucchini-Pascal</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrej Razpotnik</w:t>
+                <w:t xml:space="preserve">Georg Waeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Fouché</w:t>
+                <w:t xml:space="preserve">Neven Zarkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (5), pp.718-726. </w:t>
+              <w:t xml:space="preserve">Toxicology Mechanisms and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.296-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2012.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/15376516.2012.657258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645075v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor promoting and co-carcinogenic effects in medium-term rat hepatocarcinogenesis are not modified by co-administration of 12 pesticides in mixture at acceptable daily intake</w:t>
               </w:r>
@@ -1488,260 +1488,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth arrest and cell death induced by the dietary anticarcinogen sulforaphane in human renal cancer cells are maintained after it was conjugated to glutathione</w:t>
+                <w:t xml:space="preserve">Cell death and the glutathione S-transferase alpha overexpression induced by the natural anticarcinogen sulforaphane in Caco2 cells follow independent pathways.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fricaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Amillastre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Druesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAFAS Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 3, pp.87-95</w:t>
+              <w:t xml:space="preserve">, 2005, 3, pp.97-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676025v1</w:t>
+                <w:t xml:space="preserve">hal-02676027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell death and the glutathione S-transferase alpha overexpression induced by the natural anticarcinogen sulforaphane in Caco2 cells follow independent pathways.</w:t>
+                <w:t xml:space="preserve">Growth arrest and cell death induced by the dietary anticarcinogen sulforaphane in human renal cancer cells are maintained after it was conjugated to glutathione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fricaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Tulliez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Amillastre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAFAS Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 3, pp.97-106</w:t>
+              <w:t xml:space="preserve">, 2005, 3, pp.87-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676027v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of sulforaphane-induced cell cycle arrest and apoptosis in human colon cancer cells</w:t>
               </w:r>
@@ -1779,51 +1779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 48 (2), pp.198-206</w:t>
@@ -1846,856 +1846,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ledger TN, Pinton P, Bourges D, Roumi P, Salmon H, Oswald IP (2004). Development of a macroarray to specifically analyze immunological gene expression in swine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of Sulforaphane-Induced Cell Cycle Arrest and Apoptosis in Human Colon Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Parnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Diagnostic Laboratory Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (2), pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1207/s15327914nc4802_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824200v1</w:t>
+                <w:t xml:space="preserve">hal-03342868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Sulforaphane-Induced Cell Cycle Arrest and Apoptosis in Human Colon Cancer Cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ledger TN, Pinton P, Bourges D, Roumi P, Salmon H, Oswald IP (2004). Development of a macroarray to specifically analyze immunological gene expression in swine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Diagnostic Laboratory Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1207/s15327914nc4802_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03342868v1</w:t>
+                <w:t xml:space="preserve">hal-03824200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micronutrients and cancer prevention: effect of sulphoraphane, an isothiocyanate from broccoli, in the regulation of human colon cancerous cell growth and death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification and characterisation of glutathione S-transferases from the freshwater clam Corbicula fluminea (Müller)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Carpentier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 61, pp.1a-62a</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 131, pp.477-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675288v1</w:t>
+                <w:t xml:space="preserve">hal-02675287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterisation of glutathione S-transferases from the freshwater clam Corbicula fluminea (Müller)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micronutrients and cancer prevention: effect of sulphoraphane, an isothiocyanate from broccoli, in the regulation of human colon cancerous cell growth and death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Caroline Assoumaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Narbonne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 131, pp.477-489</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 61, pp.1a-62a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675287v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterization of a glutathione S-transferase omega in pig: evidence for two distinct organ-specific transcripts</w:t>
+                <w:t xml:space="preserve">Sulforaphane induces glutathione S-transferase alpha in subconfluent CaCo-2 colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Anglade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 358, pp.257-262</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 133, pp.312-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677212v1</w:t>
+                <w:t xml:space="preserve">hal-02681980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du sulforaphane, un micronutriment du brocoli, sur certaines enzymes de la transduction des signaux mitogéniques et apoptotiques dans les cellules cancéreuses coliques humaines</w:t>
+                <w:t xml:space="preserve">Purification and characterization of a glutathione S-transferase omega in pig: evidence for two distinct organ-specific transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
+                <w:t xml:space="preserve">P. Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 88 (5), pp.509</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 358, pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678635v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulforaphane induces glutathione S-transferase alpha in subconfluent CaCo-2 colon cancer cells</w:t>
+                <w:t xml:space="preserve">Effet du sulforaphane, un micronutriment du brocoli, sur certaines enzymes de la transduction des signaux mitogéniques et apoptotiques dans les cellules cancéreuses coliques humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Assoumaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 133, pp.312-314</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88 (5), pp.509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681980v1</w:t>
+                <w:t xml:space="preserve">hal-02678635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hepatic and extrahepatic glutathione S-transferases in rainbow trout (Oncorhynchus mykiss) and their induction by 3,3',4,4'-tetrachlorobiphenyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pérez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Bec-Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2731,683 +2731,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione-S-Transferase subunits pattern in rainbow trout isolated hepatocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pérez-Lopez</w:t>
+                <w:t xml:space="preserve">Analysis and characterization of gluthathione S-transferase subunits from wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Ferte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 46 (1-5), pp.385-389</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 134, pp.217-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693237v1</w:t>
+                <w:t xml:space="preserve">hal-02696208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and characterization of glutathione S-transferase subunits from wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Scalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 134, pp.217-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0168-9452(98)00067-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and characterization of gluthathione S-transferase subunits from wheat (Triticum aestivum L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Glutathione-S-Transferase subunits pattern in rainbow trout isolated hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pérez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 134, pp.217-226</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 46 (1-5), pp.385-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696208v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of pig liver glutathione S-transferases using HPLC-electrospray-ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 317, pp.879-884</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 317 (3), pp.879-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj3170879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683771v1</w:t>
+                <w:t xml:space="preserve">hal-03342870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of pig liver glutathione S-transferases using HPLC-electrospray-ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 317 (3), pp.879-884. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 317, pp.879-884</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/bj3170879⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03342870v1</w:t>
+                <w:t xml:space="preserve">hal-02683771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospray ionization-mass spectrometry as a tool for characterization of glutathione S-transferase isozymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 229, pp.304-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4081,77 +4081,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du sulforaphane, un micronutriment du brocoli, sur certaines enzymes de la transduction des signaux mitogéniques et apoptotiques dans les cellules cancéreuses coliques humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Assoumaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Forum de Cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4176,77 +4176,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat glutathione S-Transferases : Purification and analysis of subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ferte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,51 +4392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,64 +4881,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Zucchini-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5599,234 +5599,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pérez-Lopez, P. Rouimi, L. Debrauwer and Cravedi, J.P. Glutathione S-transferase subunits pattern in rainbow trout isolated hepatocytes.</w:t>
+                <w:t xml:space="preserve">Pascal, S., Debrauwer, L., Ferte, M-P., Rouimi, P. and Scalla, R. Wheat glutathione-S-transferase purification and analysis of subunits. 3ème Colloque général de la Société Française de physiologie végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium on Pollution Responses in Marine Organisms.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">3ème Colloque général de la Société Française de physiologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824045v1</w:t>
+                <w:t xml:space="preserve">hal-03824057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal, S., Debrauwer, L., Ferte, M-P., Rouimi, P. and Scalla, R. Wheat glutathione-S-transferase purification and analysis of subunits. 3ème Colloque général de la Société Française de physiologie végétale</w:t>
+                <w:t xml:space="preserve">Cravedi, J.P., Perdu-Durand, E., Poupin, E., Pérez-Lopez, M. et Rouimi, P. Effet des PCB sur les activités de biotransformation des poissons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque général de la Société Française de physiologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque "Facteurs de l'environnement et biologie des poissons". Rennes (1997).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824057v1</w:t>
+                <w:t xml:space="preserve">hal-03824041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cravedi, J.P., Perdu-Durand, E., Poupin, E., Pérez-Lopez, M. et Rouimi, P. Effet des PCB sur les activités de biotransformation des poissons.</w:t>
+                <w:t xml:space="preserve">M. Pérez-Lopez, P. Rouimi, L. Debrauwer and Cravedi, J.P. Glutathione S-transferase subunits pattern in rainbow trout isolated hepatocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Facteurs de l'environnement et biologie des poissons". Rennes (1997).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Rennes, France</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium on Pollution Responses in Marine Organisms.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824041v1</w:t>
+                <w:t xml:space="preserve">hal-03824045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal, S., Debrauwer, L., Ferte, M-P., Rouimi, P. and Scalla, R. Characterization of wheat glutathione-S-transferase subunits using HPLC and electrospray ionization mass spectrometry.</w:t>
               </w:r>
@@ -6133,77 +6133,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micronutrients and the regulation of cancerous cell growth and death: effect of sulforaphane, an isothiocyanate from broccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Assoumaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and lifestyle: Opportunities for Cancer Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 156, IARC Press, 2002, IARC Scientific Publications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6571,51 +6571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taieb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03902-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zucchini-Pascal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tutoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/OZ3SPV" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ivry del Moral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truntzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.05.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nawaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Razpotnik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-013-9266-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peyre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.04.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XMNR3RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esperanza Torres-Mena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica De-La-Luz-Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Alejandra Bernal-Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Villa-Trevino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.05.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VPBTWFD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica R Vasquez-Garzon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Waeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Zarkovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.657258" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Dupont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Isael P&#233;rez-Carr&#233;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dargent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaloun Merhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Fattel-Fazenda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2008.12.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R29QVQP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gouze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2005.08.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCRB1GXC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gasc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amillastre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cassar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Parnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cassar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327914nc4802_10" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Narbonne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzekri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Lopez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bec-Fert&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pascal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fert&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Scalla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00067-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LHTGT7X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ferte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342870v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3170879" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane de Caro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousset-Risso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonicel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rovery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;chu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823907v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823885v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806503v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Costanzo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809919v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823992v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823957v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823949v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824045v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824057v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824062v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03824401v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03824549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taieb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03902-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zucchini-Pascal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tutoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/OZ3SPV" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ivry del Moral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truntzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.05.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nawaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Razpotnik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-013-9266-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peyre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.04.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XMNR3RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esperanza Torres-Mena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica De-La-Luz-Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Alejandra Bernal-Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Villa-Trevino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.05.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VPBTWFD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica R Vasquez-Garzon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Waeg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Zarkovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.657258" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Isael P&#233;rez-Carr&#233;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dargent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaloun Merhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Fattel-Fazenda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2008.12.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R29QVQP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gouze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2005.08.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCRB1GXC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gasc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amillastre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cassar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Parnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cassar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327914nc4802_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vidal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Narbonne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzekri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Lopez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bec-Fert&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ferte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pascal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fert&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Scalla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00067-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LHTGT7X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693237v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3170879" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane de Caro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousset-Risso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonicel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rovery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;chu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823907v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823885v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806503v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Costanzo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809919v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823992v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823957v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823949v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824062v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03824401v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03824549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>