--- v1 (2026-04-03)
+++ v2 (2026-04-30)
@@ -928,295 +928,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of low doses of pesticide mixtures on liver cell defence systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of three simple direct or indirect carbonyl detection methods for characterization of oxidative modifications of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica R Vasquez-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Fouché</w:t>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Waeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neven Zarkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2012.03.015⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Mechanisms and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.296-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/15376516.2012.657258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645075v1</w:t>
+                <w:t xml:space="preserve">hal-01136991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of three simple direct or indirect carbonyl detection methods for characterization of oxidative modifications of proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of low doses of pesticide mixtures on liver cell defence systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zucchini-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Waeg</w:t>
+                <w:t xml:space="preserve">Gwendoline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Razpotnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neven Zarkovic</w:t>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Mechanisms and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (4), pp.296-304. </w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (5), pp.718-726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/15376516.2012.657258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136991v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor promoting and co-carcinogenic effects in medium-term rat hepatocarcinogenesis are not modified by co-administration of 12 pesticides in mixture at acceptable daily intake</w:t>
               </w:r>
@@ -2049,653 +2049,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterisation of glutathione S-transferases from the freshwater clam Corbicula fluminea (Müller)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micronutrients and cancer prevention: effect of sulphoraphane, an isothiocyanate from broccoli, in the regulation of human colon cancerous cell growth and death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+                <w:t xml:space="preserve">Caroline Assoumaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 131, pp.477-489</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 61, pp.1a-62a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675287v1</w:t>
+                <w:t xml:space="preserve">hal-02675288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micronutrients and cancer prevention: effect of sulphoraphane, an isothiocyanate from broccoli, in the regulation of human colon cancerous cell growth and death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification and characterisation of glutathione S-transferases from the freshwater clam Corbicula fluminea (Müller)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Assoumaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Parnaud</w:t>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Carpentier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.F. Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 61, pp.1a-62a</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 131, pp.477-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675288v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulforaphane induces glutathione S-transferase alpha in subconfluent CaCo-2 colon cancer cells</w:t>
+                <w:t xml:space="preserve">Purification and characterization of a glutathione S-transferase omega in pig: evidence for two distinct organ-specific transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
+                <w:t xml:space="preserve">Patricia Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 133, pp.312-314</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 358, pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681980v1</w:t>
+                <w:t xml:space="preserve">hal-02677212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterization of a glutathione S-transferase omega in pig: evidence for two distinct organ-specific transcripts</w:t>
+                <w:t xml:space="preserve">Effet du sulforaphane, un micronutriment du brocoli, sur certaines enzymes de la transduction des signaux mitogéniques et apoptotiques dans les cellules cancéreuses coliques humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Benzekri</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Assoumaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Costet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 358, pp.257-262</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88 (5), pp.509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677212v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du sulforaphane, un micronutriment du brocoli, sur certaines enzymes de la transduction des signaux mitogéniques et apoptotiques dans les cellules cancéreuses coliques humaines</w:t>
+                <w:t xml:space="preserve">Sulforaphane induces glutathione S-transferase alpha in subconfluent CaCo-2 colon cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 88 (5), pp.509</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 133, pp.312-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678635v1</w:t>
+                <w:t xml:space="preserve">hal-02681980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hepatic and extrahepatic glutathione S-transferases in rainbow trout (Oncorhynchus mykiss) and their induction by 3,3',4,4'-tetrachlorobiphenyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pérez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Bec-Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2731,458 +2731,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and characterization of gluthathione S-transferase subunits from wheat (Triticum aestivum L.)</w:t>
+                <w:t xml:space="preserve">Analysis and characterization of glutathione S-transferase subunits from wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pascal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Sophie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Ferte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Anglade</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Scalla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 134, pp.217-226</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 134, pp.217-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9452(98)00067-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696208v1</w:t>
+                <w:t xml:space="preserve">hal-02694008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and characterization of glutathione S-transferase subunits from wheat (Triticum aestivum L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Glutathione-S-Transferase subunits pattern in rainbow trout isolated hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pérez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René Scalla</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 46 (1-5), pp.385-389</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02694008v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione-S-Transferase subunits pattern in rainbow trout isolated hepatocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Pérez-Lopez</w:t>
+                <w:t xml:space="preserve">Analysis and characterization of gluthathione S-transferase subunits from wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Ferte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 46 (1-5), pp.385-389</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 134, pp.217-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693237v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of pig liver glutathione S-transferases using HPLC-electrospray-ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3242,64 +3242,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of pig liver glutathione S-transferases using HPLC-electrospray-ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3350,51 +3350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospray ionization-mass spectrometry as a tool for characterization of glutathione S-transferase isozymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4081,77 +4081,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du sulforaphane, un micronutriment du brocoli, sur certaines enzymes de la transduction des signaux mitogéniques et apoptotiques dans les cellules cancéreuses coliques humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Assoumaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Forum de Cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4176,77 +4176,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat glutathione S-Transferases : Purification and analysis of subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ferte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,51 +4392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,64 +4881,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Zucchini-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5599,96 +5599,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal, S., Debrauwer, L., Ferte, M-P., Rouimi, P. and Scalla, R. Wheat glutathione-S-transferase purification and analysis of subunits. 3ème Colloque général de la Société Française de physiologie végétale</w:t>
+                <w:t xml:space="preserve">M. Pérez-Lopez, P. Rouimi, L. Debrauwer and Cravedi, J.P. Glutathione S-transferase subunits pattern in rainbow trout isolated hepatocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque général de la Société Française de physiologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium on Pollution Responses in Marine Organisms.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824057v1</w:t>
+                <w:t xml:space="preserve">hal-03824045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cravedi, J.P., Perdu-Durand, E., Poupin, E., Pérez-Lopez, M. et Rouimi, P. Effet des PCB sur les activités de biotransformation des poissons.</w:t>
               </w:r>
@@ -5737,96 +5737,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pérez-Lopez, P. Rouimi, L. Debrauwer and Cravedi, J.P. Glutathione S-transferase subunits pattern in rainbow trout isolated hepatocytes.</w:t>
+                <w:t xml:space="preserve">Pascal, S., Debrauwer, L., Ferte, M-P., Rouimi, P. and Scalla, R. Wheat glutathione-S-transferase purification and analysis of subunits. 3ème Colloque général de la Société Française de physiologie végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium on Pollution Responses in Marine Organisms.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">3ème Colloque général de la Société Française de physiologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824045v1</w:t>
+                <w:t xml:space="preserve">hal-03824057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal, S., Debrauwer, L., Ferte, M-P., Rouimi, P. and Scalla, R. Characterization of wheat glutathione-S-transferase subunits using HPLC and electrospray ionization mass spectrometry.</w:t>
               </w:r>
@@ -6133,77 +6133,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micronutrients and the regulation of cancerous cell growth and death: effect of sulforaphane, an isothiocyanate from broccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Assoumaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and lifestyle: Opportunities for Cancer Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 156, IARC Press, 2002, IARC Scientific Publications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6571,51 +6571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taieb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03902-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zucchini-Pascal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tutoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/OZ3SPV" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ivry del Moral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truntzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.05.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nawaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Razpotnik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-013-9266-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peyre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.04.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XMNR3RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esperanza Torres-Mena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica De-La-Luz-Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Alejandra Bernal-Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Villa-Trevino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.05.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VPBTWFD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica R Vasquez-Garzon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Waeg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Zarkovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.657258" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Isael P&#233;rez-Carr&#233;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dargent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaloun Merhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Fattel-Fazenda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2008.12.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R29QVQP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gouze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2005.08.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCRB1GXC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gasc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amillastre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cassar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Parnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cassar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327914nc4802_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vidal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Narbonne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzekri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Lopez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bec-Fert&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ferte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pascal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fert&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Scalla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00067-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LHTGT7X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693237v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3170879" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane de Caro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousset-Risso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonicel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rovery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;chu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823907v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823885v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806503v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Costanzo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809919v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823992v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823957v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823949v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824045v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824062v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03824401v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03824549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pettes-Duler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taieb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03902-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zucchini-Pascal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tutoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/OZ3SPV" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01431231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ivry del Moral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Poirier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truntzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.05.023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nawaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Razpotnik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-013-9266-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peyre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;li&#232;s-Toussaint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.04.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XMNR3RD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Esperanza Torres-Mena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica De-La-Luz-Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Alejandra Bernal-Ramos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Villa-Trevino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.05.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VPBTWFD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica R Vasquez-Garzon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Waeg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Zarkovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/15376516.2012.657258" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Dupont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2012.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Isael P&#233;rez-Carr&#233;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dargent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaloun Merhi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Fattel-Fazenda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2008.12.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R29QVQP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gouze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2005.08.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCRB1GXC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fricaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gasc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amillastre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cassar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Parnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cassar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15327914nc4802_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Narbonne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzekri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Lopez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bec-Fert&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pascal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fert&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Scalla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00067-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LHTGT7X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ferte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3170879" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707110v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane de Caro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousset-Risso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonicel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rovery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824238v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824243v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832477v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824053v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;chu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823907v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823885v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823968v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806503v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Costanzo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809919v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823992v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823913v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823928v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823957v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823949v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824045v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824062v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03824401v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03824549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>