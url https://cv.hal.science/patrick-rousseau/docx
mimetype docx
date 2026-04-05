--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -506,1086 +506,1086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast ion diffraction of protons on NaCl, the discovery of GIFAD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A very low energy ion beam extraction system design of the GTS ECR ion source at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Vybin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.V. Izotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Skalyga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2024.165457⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1061, pp.169109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655508v1</w:t>
+                <w:t xml:space="preserve">hal-04411634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner-shell photoelectron spectroscopy unveils the interplay between hydrogen bonds and π − π stacking in clusters of biomolecules in the gas phase: hypoxanthine clusters as a case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
+                <w:t xml:space="preserve">Bond breaking and making in mixed clusters of fullerene and coronene molecules induced by keV-ion impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naemi Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad1d36⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (30), pp.20340 - 20347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp01147c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393948v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A very low energy ion beam extraction system design of the GTS ECR ion source at GANIL</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected and delayed fragmentation dynamics of the organometallic ferrocene induced by ion-collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.A. Skalyga</w:t>
+                <w:t xml:space="preserve">Fernando Aguilar-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Maunoury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">Vy Thi Thao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169109⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (9), pp.7638-7646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CP05430F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411634v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond breaking and making in mixed clusters of fullerene and coronene molecules induced by keV-ion impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">Inner-shell photoelectron spectroscopy unveils the interplay between hydrogen bonds and π − π stacking in clusters of biomolecules in the gas phase: hypoxanthine clusters as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Barreiro-Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp01147c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.025101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad1d36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706670v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected and delayed fragmentation dynamics of the organometallic ferrocene induced by ion-collision</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">Fast ion diffraction of protons on NaCl, the discovery of GIFAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Huber</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (9), pp.7638-7646. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Conférence IISC-24, Charleston SC, USA Sept. 2023, 554, pp.165457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3CP05430F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2024.165457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04445499v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant inner-shell photofragmentation of adamantane (C10H16)</w:t>
+                <w:t xml:space="preserve">Peptide Bond Formation in the Protonated Serine Dimer Following Vacuum UV Photon‐Induced Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smita Ganguly</w:t>
+                <w:t xml:space="preserve">Ori Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Barreiro-Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gisselbrecht</w:t>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Eng-Johnsson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+                <w:t xml:space="preserve">Aleksandar Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28145510⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202218770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165873v1</w:t>
+                <w:t xml:space="preserve">hal-04311924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the valence photoelectron spectrum of uracil and mixed water-uracil clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+                <w:t xml:space="preserve">Annarita Casavola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158 (11), pp.114301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0135574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide Bond Formation in the Protonated Serine Dimer Following Vacuum UV Photon‐Induced Excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonant inner-shell photofragmentation of adamantane (C10H16)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smita Ganguly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ori Licht</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">Mathieu Gisselbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Per Eng-Johnsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandar Milosavljević</w:t>
+                <w:t xml:space="preserve">Raimu Feifel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (15), </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (14), pp.5510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202218770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28145510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311924v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum UV studies of protonated serine clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ori Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nihamkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1593,51 +1593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirit Anaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56 (20), pp.205101. </w:t>
@@ -1675,77 +1675,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coincidence study of core-ionized adamantane: site-sensitivity within a carbon cage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smita Ganguly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gisselbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Eng-Johnsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimund Feifel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1809,64 +1809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the diversity of ion-induced fragmentation pathways by N -methylation of amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Barreiro-Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Kočišek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,1497 +1937,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIRIL: Interdisciplinary Research at GANIL</w:t>
+                <w:t xml:space="preserve">Performance of a keV/u Ion Spectrometer for the FISIC Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">Mariette Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">Spyridon Voikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Méry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bräuning-Demian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10619127.2021.1990680⟩</w:t>
+              <w:t xml:space="preserve">Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atoms10040146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738673v1</w:t>
+                <w:t xml:space="preserve">hal-03908974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a keV/u Ion Spectrometer for the FISIC Platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CIRIL: Interdisciplinary Research at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyridon Voikopoulos</w:t>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Lamour</w:t>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Méry</w:t>
+                <w:t xml:space="preserve">A Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Bräuning-Demian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.146. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.29-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atoms10040146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10619127.2021.1990680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908974v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water–biomolecule clusters studied by photoemission spectroscopy and multilevel atomistic simulations: hydration or solvation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+                <w:t xml:space="preserve">Roadmap on dynamics of molecules and clusters in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schlathölter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP02031E⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (5), pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00155-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345306v1</w:t>
+                <w:t xml:space="preserve">hal-03263697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on dynamics of molecules and clusters in the gas phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">A cluster source for photoelectron spectroscopy in VUV and X-ray ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hartweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schlathölter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+                <w:t xml:space="preserve">Jean-Francois Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ramillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 75 (5), pp.152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00155-y⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 75 (4), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00124-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263697v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cluster source for photoelectron spectroscopy in VUV and X-ray ranges</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general approach to study molecular fragmentation and energy redistribution after an ionizing event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+                <w:t xml:space="preserve">Ewa Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ramillon</w:t>
+                <w:t xml:space="preserve">Néstor F Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Chiarinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00124-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.1859-1867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP04890A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792758v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach to study molecular fragmentation and energy redistribution after an ionizing event</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Néstor F Aguirre</w:t>
+                <w:t xml:space="preserve">Timing of charge migration in betaine by impact of fast atomic ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
+                <w:t xml:space="preserve">Jesús González-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Chiarinelli</w:t>
+                <w:t xml:space="preserve">Dariusz G Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Kopyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (3), pp.1859-1867. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (40), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP04890A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg9080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166477v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of charge migration in betaine by impact of fast atomic ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">Water–biomolecule clusters studied by photoemission spectroscopy and multilevel atomistic simulations: hydration or solvation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús González-Vázquez</w:t>
+                <w:t xml:space="preserve">John D Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz G Piekarski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (40), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (28), pp.15049-15058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg9080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP02031E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363681v1</w:t>
+                <w:t xml:space="preserve">hal-03345306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypeptide formation in clusters of β-alanine amino acids by single ion impact</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
+                <w:t xml:space="preserve">Unravelling molecular interactions in uracil clusters by XPS measurements assisted by ab initio and tight-binding simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Bozek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17653-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.13081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69947-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959927v1</w:t>
+                <w:t xml:space="preserve">hal-02989768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of hydantoin with solar wind minority ions: O6+ and He2+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrationally Mediated Stabilization of Electrons in Nonpolar Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Med</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štěpán Sršeň</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Slavíček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Renoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Moretto-Capelle</w:t>
+                <w:t xml:space="preserve">S. Indrajith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (10), pp.5785-5796. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.2482-2489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP06230K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527292v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling molecular interactions in uracil clusters by XPS measurements assisted by ab initio and tight-binding simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
+                <w:t xml:space="preserve">Polypeptide formation in clusters of β-alanine amino acids by single ion impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69947-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17653-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989768v1</w:t>
+                <w:t xml:space="preserve">hal-02959927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrationally Mediated Stabilization of Electrons in Nonpolar Matter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of hydantoin with solar wind minority ions: O6+ and He2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Julie Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Indrajith</w:t>
+                <w:t xml:space="preserve">Patrick Moretto-Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (7), pp.2482-2489. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.5785-5796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CP06230K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618855v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation dynamics of the diamondoid adamantane upon photoionization by XUV femtosecond pulses</w:t>
               </w:r>
@@ -3541,2094 +3541,2094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of multiply charged ions with large free silver nanoparticles: Multielectron capture, fragmentation, and sputtering phenomena</w:t>
+                <w:t xml:space="preserve">An electrostatic in-line charge-state purification system for multicharged ions in the kiloelectronvolt energy range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Schury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.075439⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (8), pp.083306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5093407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295931v1</w:t>
+                <w:t xml:space="preserve">hal-02269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrostatic in-line charge-state purification system for multicharged ions in the kiloelectronvolt energy range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Lévy</w:t>
+                <w:t xml:space="preserve">Decomposition of Iron Pentacarbonyl Induced by Singly and Multiply Charged Ions and Implications for Focused Ion Beam-Induced Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5093407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (16), pp.10639-10645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269117v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of Iron Pentacarbonyl Induced by Singly and Multiply Charged Ions and Implications for Focused Ion Beam-Induced Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
+                <w:t xml:space="preserve">Interaction of multiply charged ions with large free silver nanoparticles: Multielectron capture, fragmentation, and sputtering phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Huber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (16), pp.10639-10645. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (7), pp.075439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.075439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150674v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-driven formation of covalently bound carbon nanoparticles from ion collisions with clusters of C60 fullerenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion collision-induced chemistry in pure and mixed loosely bound clusters of coronene and C 60 molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delaunay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Adoui</w:t>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.12.079⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (22), pp.15052-15060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP01179F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344801v1</w:t>
+                <w:t xml:space="preserve">hal-02344819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion collision-induced chemistry in pure and mixed loosely bound clusters of coronene and C 60 molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Henning Zettergren</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP01179F⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (4), pp.043104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5023182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344819v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+                <w:t xml:space="preserve">Insights into the dissociative ionization of glycine by PEPICO experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Chiarinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernd Huber</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattea Carmen Castrovilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5023182⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (35), pp.22841-22848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP03473G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336224v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the dissociative ionization of glycine by PEPICO experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+                <w:t xml:space="preserve">Ion-collision induced molecular growth in polycyclic aromatic hydrocarbon clusters: comparison of C16H10 structural isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP03473G⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90147-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344814v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-collision induced molecular growth in polycyclic aromatic hydrocarbon clusters: comparison of C16H10 structural isomers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shock-driven formation of covalently bound carbon nanoparticles from ion collisions with clusters of C60 fullerenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72 (9), </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.766-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90147-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.12.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344790v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of purification and final charge state analysis of the slow ion beam for the FISIC project</w:t>
+                <w:t xml:space="preserve">Multiple electron capture from isolated protein poly-anions in collision with slow highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kumar</w:t>
+                <w:t xml:space="preserve">A. R. Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Méry</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. A. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/875/10/092025⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19691-19698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp02075a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943040v1</w:t>
+                <w:t xml:space="preserve">hal-01607954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-induced molecular growth in clusters of small hydrocarbon chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostiantyn Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (30), pp.19665-19672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7CP02090B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple electron capture from isolated protein poly-anions in collision with slow highly charged ions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production of doubly-charged highly reactive species from the long-chain amino acid GABA initiated by Ar9+ ionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (30), pp.19691-19698. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp02075a⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19609-19618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP00903H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607954v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of doubly-charged highly reactive species from the long-chain amino acid GABA initiated by Ar9+ ionization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
+                <w:t xml:space="preserve">Fragmentation of pure and hydrated clusters of 5Br-uracil by low energy carbon ions: observation of hydrated fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castrovilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Markush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (30), pp.19609-19618. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP00903H⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19807-19814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP02233F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416272v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of pure and hydrated clusters of 5Br-uracil by low energy carbon ions: observation of hydrated fragments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulations of purification and final charge state analysis of the slow ion beam for the FISIC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Markush</w:t>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bolognesi</w:t>
+                <w:t xml:space="preserve">A. Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rousseau</w:t>
+                <w:t xml:space="preserve">J. Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">A. Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (30), pp.19807-19814. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 875, pp.092025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP02233F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/875/10/092025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344838v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the environment in the ion induced fragmentation of uracil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Energy-Transfer Distributions in Ionizing Ion-Molecule Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pal Markush</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+                <w:t xml:space="preserve">D. g. Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Cartoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">B. a. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (25), pp.16721. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (7), pp.073201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP01940D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.073201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343058v1</w:t>
+                <w:t xml:space="preserve">hal-01365426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Energy-Transfer Distributions in Ionizing Ion-Molecule Collisions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of the environment in the ion induced fragmentation of uracil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. g. Piekarski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Pal Markush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. a. Huber</w:t>
+                <w:t xml:space="preserve">Antonella Cartoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (7), pp.073201. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (25), pp.16721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.073201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP01940D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365426v1</w:t>
+                <w:t xml:space="preserve">hal-01343058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of H2 from internally heated polycyclic aromatic hydrocarbons: Excitation energy dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Stockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142 (14), pp.144305. </w:t>
@@ -5666,64 +5666,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Growth Inside of Polycyclic Aromatic Hydrocarbon Clusters Induced by Ion Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5794,727 +5794,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Acetylglycine Cation Tautomerization Enabled by the Peptide Bond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusual hydroxyl migration in the fragmentation of β-alanine dication in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Kocisek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
+                <w:t xml:space="preserve">Fernando Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06009⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (26), pp.16767-16778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP01628B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215217v1</w:t>
+                <w:t xml:space="preserve">hal-01215199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-statistical fragmentation of large molecules in collisions with atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site- and state-selected photofragmentation of 2Br-pyrimidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Kettunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M H Stockett</w:t>
+                <w:t xml:space="preserve">A. Cartoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Adoui</w:t>
+                <w:t xml:space="preserve">R. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E K Anderson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J-y Chesnel</w:t>
+                <w:t xml:space="preserve">S. Tosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012036⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (37), pp.24063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP02601F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240342v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomer effects in fragmentation of Polycyclic Aromatic Hydrocarbons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tao Chen</w:t>
+                <w:t xml:space="preserve">N-Acetylglycine Cation Tautomerization Enabled by the Peptide Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Kocisek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd A. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (37), pp.9581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233614v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual hydroxyl migration in the fragmentation of β-alanine dication in the gas phase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
+                <w:t xml:space="preserve">Non-statistical fragmentation of large molecules in collisions with atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M H Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E K Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Martín</w:t>
+                <w:t xml:space="preserve">J-y Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (26), pp.16767-16778. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXIX International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2015), July 22-28 2015, Toledo Spain, 635, pp.012036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP01628B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215199v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site- and state-selected photofragmentation of 2Br-pyrimidine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isomer effects in fragmentation of Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Kettunen</w:t>
+                <w:t xml:space="preserve">Mark Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cartoni</w:t>
+                <w:t xml:space="preserve">Nathalie de Ruette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Richter</w:t>
+                <w:t xml:space="preserve">Linda Giacomozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tosic</w:t>
+                <w:t xml:space="preserve">Tao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (37), pp.24063. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.58-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP02601F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215212v1</w:t>
+                <w:t xml:space="preserve">hal-01233614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure of hydrogenation in protecting polycyclic aromatic hydrocarbons from fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Stockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6598,1594 +6598,1594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple electron capture, excitation, and fragmentation in C6+−C60 collisions</w:t>
+                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humberto da Silva</w:t>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Oller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Gatchell</w:t>
+                <w:t xml:space="preserve">J.C. Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark H. Stockett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Hervieux</w:t>
+                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (3), pp.032701. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365, pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.032701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215234v1</w:t>
+                <w:t xml:space="preserve">hal-01084103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with mixed clusters of C60 and coronene: Fragmentation and bond formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Prompt and delayed fragmentation of bromouracil cations ionized by multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50073-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.022713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01170833v1</w:t>
+                <w:t xml:space="preserve">hal-00997395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (6), pp.149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40819-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt and delayed fragmentation of bromouracil cations ionized by multiply charged ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">A collision process responsible for widespread formation of H anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor T S Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013) 24–30 July 2013, Lanzhou, China, 488 (10), pp.102024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50073-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00997395v1</w:t>
+                <w:t xml:space="preserve">hal-01084494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">Formation dynamics of fullerene dimers C-118(+), C-119(+), and C-120(+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (6), pp.062708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01084103v1</w:t>
+                <w:t xml:space="preserve">hal-01215244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation dynamics of fullerene dimers C-118(+), C-119(+), and C-120(+)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonstatistical fragmentation of large molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Gatchell</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bērziņš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (6), pp.062708. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 89 (3), pp.032701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.032701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062708⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01215244v1</w:t>
+                <w:t xml:space="preserve">hal-01215250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstatistical fragmentation of large molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Bērziņš</w:t>
+                <w:t xml:space="preserve">Non-statistical fragmentation of PAHs and fullerenes in collisions with atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365-366, pp.260-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.032701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01215250v1</w:t>
+                <w:t xml:space="preserve">hal-01170843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-statistical fragmentation of PAHs and fullerenes in collisions with atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Absolute fragmentation cross sections in atom-molecule collisions: Scaling laws for non-statistical fragmentation of polycyclic aromatic hydrocarbon molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K. Kulyk</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.12.013⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (22), pp.224306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4881603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01170843v1</w:t>
+                <w:t xml:space="preserve">hal-01215242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collision process responsible for widespread formation of H anions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">Fragmentation of anthracene C14H10, acridine C13H9N and phenazine C12H8N2 ions in collisions with atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bērziņš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102024⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (40), pp.21980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP03293D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084494v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of anthracene C14H10, acridine C13H9N and phenazine C12H8N2 ions in collisions with atoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
+                <w:t xml:space="preserve">Multiple electron capture, excitation, and fragmentation in C6+−C60 collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Oller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Hervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP03293D⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (3), pp.032701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.032701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215195v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute fragmentation cross sections in atom-molecule collisions: Scaling laws for non-statistical fragmentation of polycyclic aromatic hydrocarbon molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ions colliding with mixed clusters of C60 and coronene: Fragmentation and bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 140 (22), pp.224306. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.022713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4881603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.022713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215242v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8236,64 +8236,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8383,77 +8383,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Glycine Dications in the Gas Phase: Ultrafast Intramolecular Hydrogen Migration versus Coulomb Repulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8504,77 +8504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations of Dumbbell C_{118} and C_{119} inside Clusters of C_{60} Molecules by Collision with α Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8632,401 +8632,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Lattouf</w:t>
+                <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ławicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I.S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279, pp.140-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084683v1</w:t>
+                <w:t xml:space="preserve">hal-01084686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Maisonny</w:t>
+                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 279, pp.140-43. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (30), pp.9321-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084686v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion interaction with biomolecular systems and the effect of the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1st Nano-IBCT Conference 2011 – Radiation Damage of Biomolecular Systems: Nanoscale Insights into Ion Beam Cancer Therapy 2–6 October 2011, Caen, France, 373, pp.012005. </w:t>
@@ -9090,51 +9090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9192,295 +9192,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Zettergren</w:t>
+                <w:t xml:space="preserve">Multiple ionization and fragmentation of isolated pyrene and coronene molecules in collision with ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ławicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. T. Schmidt</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (4), pp.043201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.043201⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 83 (2), pp.022704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.83.022704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170849v1</w:t>
+                <w:t xml:space="preserve">hal-01215266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple ionization and fragmentation of isolated pyrene and coronene molecules in collision with ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ławicki</w:t>
+                <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Maisonny</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83 (2), pp.022704. </w:t>
+              <w:t xml:space="preserve">, 2011, 84 (4), pp.043201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.83.022704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.043201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215266v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple ionization and fragmentation of isolated pyrene and coronene molecules in collision with ions</w:t>
               </w:r>
@@ -9643,51 +9643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.930-936</w:t>
@@ -9729,90 +9729,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Induced Fragmentation of Amino Acids: Effect of the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Ławicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (5), pp.930-36. </w:t>
@@ -9875,51 +9875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions Colliding with Cold Polycyclic Aromatic Hydrocarbon Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10000,51 +10000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions Colliding with Cold Polycyclic Aromatic Hydrocarbon Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10160,51 +10160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Cederquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preben Hvelplund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10424,51 +10424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cederquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hvelplund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10799,51 +10799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kamalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10885,51 +10885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence from low-energy impact of H-n(+) and D-n(+) ions (n=1,2,3) on a Tore Supra carbon tile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ławicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11133,347 +11133,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00358933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger rates on NaCl(001), effect of the final state and modeling via an effective length</w:t>
+                <w:t xml:space="preserve">Quantum scattering of fast atoms and molecules on surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, B258, pp.13</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.016104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165816v1</w:t>
+                <w:t xml:space="preserve">hal-00165815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum scattering of fast atoms and molecules on surfaces</w:t>
+                <w:t xml:space="preserve">Quantum Scattering of Fast Atoms and Molecules on Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.G. Borisov</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 98, pp.016104</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 98 (1), pp.016104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.016104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165815v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Scattering of Fast Atoms and Molecules on Surfaces</w:t>
+                <w:t xml:space="preserve">Auger rates on NaCl(001), effect of the final state and modeling via an effective length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. G. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, B258, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.016104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01215288v1</w:t>
+                <w:t xml:space="preserve">hal-00165816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralization mechanisms on ionic insulators: resonant transfer, Auger transition, what else?</w:t>
               </w:r>
@@ -12079,103 +12079,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond formation in C + 59 – C 60 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Photonic, Electronic and Atomic Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lanzhou, China. pp.012028, </w:t>
@@ -12226,51 +12226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion interactions with pure and mixed water clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12533,51 +12533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xxvii International Conference on Photonic, Electronic and Atomic Collisions (2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfast, Ireland. </w:t>
@@ -12935,51 +12935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14TH INTERNATIONAL CONFERENCE ON THE PHYSICS OF HIGHLY CHARGED IONS (HCI 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Tokyo, Japan. pp.012091, </w:t>
@@ -13011,554 +13011,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface analysis with grazing incidence fast atom diffraction (GIFAD)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anouchah Momeni</w:t>
+                <w:t xml:space="preserve">ARIBE: A LOW ENERGY ION BEAM FACILITY IN CAEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kamalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24TH SUMMER SCHOOL AND INTERNATIONAL SYMPOSIUM ON THE PHYSICS OF IONIZED GASES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th Summer School and International Symposium on Physics of Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Novi Sad, Serbia. pp.83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215282v1</w:t>
+                <w:t xml:space="preserve">hal-01215284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARIBE: A LOW ENERGY ION BEAM FACILITY IN CAEN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">Fragmentation of isolated and nanosolvated biomolecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lawicki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Maisonny</w:t>
+                <w:t xml:space="preserve">B. Manil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Summer School and International Symposium on Physics of Ionized Gases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RADIATION DAMAGE IN BIOMOLECULAR SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Debrecen, Hungary. pp.21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3058984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215284v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of isolated and nanosolvated biomolecular systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Maunoury</w:t>
+                <w:t xml:space="preserve">Collisions of ions with insulator surfaces: charging and discharging dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bundaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADIATION DAMAGE IN BIOMOLECULAR SYSTEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3058984⟩</w:t>
+              <w:t xml:space="preserve">24TH SUMMER SCHOOL AND INTERNATIONAL SYMPOSIUM ON THE PHYSICS OF IONIZED GASES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Novi Sad, Serbia. pp.012016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/133/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237521v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisions of ions with insulator surfaces: charging and discharging dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface analysis with grazing incidence fast atom diffraction (GIFAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L Maunoury</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nenad Bundaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Soulisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchah Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24TH SUMMER SCHOOL AND INTERNATIONAL SYMPOSIUM ON THE PHYSICS OF IONIZED GASES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2008, Novi Sad, Serbia. pp.012016, </w:t>
+              <w:t xml:space="preserve">, Aug 2008, Novi Sad, Serbia. pp.012013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/133/1/012016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/133/1/012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215281v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auger rates on NaCl(001), effect of the final state and modeling via an effective length</w:t>
               </w:r>
@@ -14012,243 +14012,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion scattering off ionic insulators: a third general mechanism for neutralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic and inelastic processes in atom and ion collision with an insulator surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gugiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAMP 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">HCI-2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019809v1</w:t>
+                <w:t xml:space="preserve">hal-00019811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic and inelastic processes in atom and ion collision with an insulator surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion scattering off ionic insulators: a third general mechanism for neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gugiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI-2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">ECAMP 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019811v1</w:t>
+                <w:t xml:space="preserve">hal-00019809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralization mechanisms on ionic insulators: resonant transfer, Auger transition, what else?</w:t>
               </w:r>
@@ -14400,64 +14400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14544,77 +14544,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic Processing of Molecular and Metallic Nanoparticles by Ion Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Century Nanoscience–A Handbook: Exotic Nanostructures and Quantum Systems (Volume Five)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14926,51 +14926,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E34407F9"/>
+    <w:nsid w:val="760C353B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15157,51 +15157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7217-2707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111008336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8711-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlib Lyshchuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Nag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ada205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Srivastav" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roncin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165457" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicolafrancesco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad1d36" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vybin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Izotov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Skalyga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naemi Florin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zettergren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01147c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aguilar-Galindo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Thi Thao Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Singh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05430F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Ganguly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gisselbrecht" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eng-Johnsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimu Feifel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145510" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Avaldi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bolognesi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Casavola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Morini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135574" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Licht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202218770" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nihamkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirit Anaby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/acf81f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feifel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04426a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Kopyra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04097A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Bozek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea C Castrovilli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02031E" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00155-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartweg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00124-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Erdmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F Aguirre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiarinelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04890A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz G Piekarski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9080" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17653-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527292v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06230K" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69947-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618855v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Med" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Sr&#353;e&#328;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Slav&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Indrajith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00278" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lahl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Peschel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Wikmark" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rudawski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59649-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Mika" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075439" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00289" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.079" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01179F" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344814v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea Carmen Castrovilli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03473G" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344790v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90147-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/10/092025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416217v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna d'Angelo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kulyk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02090B" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607954v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02075a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416272v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00903H" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrovilli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markush" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolognesi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02233F" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343058v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Markush" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cartoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01940D" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365426v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;g. Piekarski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Huber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00405" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215217v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Stockett" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E K Anderson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Chesnel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012036" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233614v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Ruette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giacomozzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.09.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215199v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01628B" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215212v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kettunen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartoni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tosic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02601F" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Stockett" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.032701" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997395v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50073-y" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215244v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062708" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215250v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alexander" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B&#275;rzi&#326;&#353;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.032701" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215195v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03293D" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215242v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881603" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros&#233;n" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3622589" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.022704" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566307v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557304v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086348v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.213401" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215277v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Cederquist" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Haag" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Hvelplund" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1039" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215269v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemliche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roncin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finocchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246162" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440828v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Wyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cederquist" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haag" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hvelplund" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440461v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bundaleski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khemliche" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Bundaleski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulisse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215279v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kowalski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ottinger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.06.027" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPLFC3FT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358933v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165816v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165815v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Borisov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215288v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Borisov" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.016104" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165810v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gugiu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019802v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raj Singh" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heber" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897245v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toivanen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feierstein" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemagnen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053282" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daskalova" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kasperski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/514/1/012034" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215257v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poully" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/438/1/012007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215262v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802280" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084871v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#321;awicki" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lattouf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102049" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215274v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012091" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215282v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012013" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215284v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernigaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kamalou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lawicki" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237521v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manil" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058984" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215281v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bundaleski" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khemliche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maunoury" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012016" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215286v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.12.175" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8Z69V6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019807v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabahi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215290v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.12.067" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JDG9CNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019812v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019809v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019811v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019805v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382304v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106727v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04383046v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7217-2707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111008336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8711-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlib Lyshchuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Nag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ada205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Srivastav" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vybin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Izotov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Skalyga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naemi Florin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zettergren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01147c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aguilar-Galindo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Thi Thao Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Singh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05430F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicolafrancesco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad1d36" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roncin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Licht" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202218770" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Avaldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bolognesi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Casavola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Morini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135574" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Ganguly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gisselbrecht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eng-Johnsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimu Feifel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145510" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nihamkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirit Anaby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/acf81f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feifel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04426a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Kopyra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04097A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00155-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartweg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00124-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Erdmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F Aguirre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiarinelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04890A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz G Piekarski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9080" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Bozek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea C Castrovilli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02031E" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69947-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618855v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Med" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Sr&#353;e&#328;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Slav&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Indrajith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00278" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17653-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06230K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lahl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Peschel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Wikmark" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rudawski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59649-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00289" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295931v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Mika" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075439" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01179F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea Carmen Castrovilli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03473G" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90147-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344801v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.079" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02075a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna d'Angelo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kulyk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02090B" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00903H" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344838v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrovilli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markush" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolognesi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02233F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/10/092025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;g. Piekarski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Huber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073201" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Markush" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cartoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01940D" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00405" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01628B" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kettunen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartoni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tosic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02601F" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215217v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240342v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Stockett" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E K Anderson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Chesnel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012036" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233614v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Ruette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giacomozzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.09.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997395v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50073-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215244v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062708" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215250v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alexander" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B&#275;rzi&#326;&#353;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.032701" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881603" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215195v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03293D" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215234v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Stockett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.032701" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros&#233;n" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3622589" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215266v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.022704" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566307v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557304v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086348v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.213401" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215277v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Cederquist" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Haag" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Hvelplund" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1039" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215269v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemliche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roncin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finocchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246162" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440828v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Wyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cederquist" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haag" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hvelplund" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440461v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bundaleski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khemliche" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Bundaleski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulisse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215279v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kowalski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ottinger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.06.027" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPLFC3FT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358933v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165815v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Borisov" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215288v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Borisov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.016104" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165816v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165810v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gugiu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019802v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raj Singh" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heber" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897245v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toivanen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feierstein" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemagnen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053282" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daskalova" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kasperski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/514/1/012034" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215257v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poully" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/438/1/012007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215262v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802280" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084871v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#321;awicki" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lattouf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102049" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215274v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012091" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215284v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernigaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kamalou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lawicki" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manil" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058984" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215281v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bundaleski" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khemliche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maunoury" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012016" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215282v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012013" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215286v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.12.175" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8Z69V6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019807v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabahi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215290v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.12.067" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JDG9CNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019812v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019811v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019809v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019805v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382304v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106727v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04383046v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>