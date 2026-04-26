--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -1133,459 +1133,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide Bond Formation in the Protonated Serine Dimer Following Vacuum UV Photon‐Induced Excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the valence photoelectron spectrum of uracil and mixed water-uracil clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ori Licht</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandar Milosavljević</w:t>
+                <w:t xml:space="preserve">Annarita Casavola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202218770⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (11), pp.114301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0135574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311924v1</w:t>
+                <w:t xml:space="preserve">hal-04037606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the valence photoelectron spectrum of uracil and mixed water-uracil clusters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant inner-shell photofragmentation of adamantane (C10H16)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+                <w:t xml:space="preserve">Smita Ganguly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annarita Casavola</w:t>
+                <w:t xml:space="preserve">Mathieu Gisselbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Morini</w:t>
+                <w:t xml:space="preserve">Per Eng-Johnsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimu Feifel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0135574⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (14), pp.5510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28145510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037606v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant inner-shell photofragmentation of adamantane (C10H16)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peptide Bond Formation in the Protonated Serine Dimer Following Vacuum UV Photon‐Induced Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gisselbrecht</w:t>
+                <w:t xml:space="preserve">Ori Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Barreiro-Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Eng-Johnsson</w:t>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimu Feifel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+                <w:t xml:space="preserve">Aleksandar Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (14), pp.5510. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28145510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202218770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165873v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum UV studies of protonated serine clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ori Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nihamkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1593,51 +1593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirit Anaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56 (20), pp.205101. </w:t>
@@ -1675,77 +1675,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coincidence study of core-ionized adamantane: site-sensitivity within a carbon cage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smita Ganguly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gisselbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Eng-Johnsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimund Feifel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,295 +2201,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on dynamics of molecules and clusters in the gas phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">A cluster source for photoelectron spectroscopy in VUV and X-ray ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schlathölter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+                <w:t xml:space="preserve">Sebastian Hartweg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ramillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 75 (5), pp.152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00155-y⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 75 (4), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00124-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263697v1</w:t>
+                <w:t xml:space="preserve">hal-03792758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cluster source for photoelectron spectroscopy in VUV and X-ray ranges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Robert</w:t>
+                <w:t xml:space="preserve">Roadmap on dynamics of molecules and clusters in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ramillon</w:t>
+                <w:t xml:space="preserve">Thomas Schlathölter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 75 (4), pp.117. </w:t>
+              <w:t xml:space="preserve">, 2021, 75 (5), pp.152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00124-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00155-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792758v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general approach to study molecular fragmentation and energy redistribution after an ionizing event</w:t>
               </w:r>
@@ -2756,64 +2756,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water–biomolecule clusters studied by photoemission spectroscopy and multilevel atomistic simulations: hydration or solvation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2871,563 +2871,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling molecular interactions in uracil clusters by XPS measurements assisted by ab initio and tight-binding simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
+                <w:t xml:space="preserve">Polypeptide formation in clusters of β-alanine amino acids by single ion impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69947-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17653-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989768v1</w:t>
+                <w:t xml:space="preserve">hal-02959927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrationally Mediated Stabilization of Electrons in Nonpolar Matter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of hydantoin with solar wind minority ions: O6+ and He2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Julie Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Indrajith</w:t>
+                <w:t xml:space="preserve">Patrick Moretto-Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (7), pp.2482-2489. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.5785-5796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CP06230K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618855v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypeptide formation in clusters of β-alanine amino acids by single ion impact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrationally Mediated Stabilization of Electrons in Nonpolar Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+                <w:t xml:space="preserve">Jakub Med</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Capron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">Štěpán Sršeň</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
+                <w:t xml:space="preserve">Petr Slavíček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Indrajith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17653-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.2482-2489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959927v1</w:t>
+                <w:t xml:space="preserve">hal-02618855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of hydantoin with solar wind minority ions: O6+ and He2+</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Moretto-Capelle</w:t>
+                <w:t xml:space="preserve">Unravelling molecular interactions in uracil clusters by XPS measurements assisted by ab initio and tight-binding simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Bozek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (10), pp.5785-5796. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.13081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP06230K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69947-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527292v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation dynamics of the diamondoid adamantane upon photoionization by XUV femtosecond pulses</w:t>
               </w:r>
@@ -4213,51 +4213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the dissociative ionization of glycine by PEPICO experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Chiarinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4503,51 +4503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4592,321 +4592,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple electron capture from isolated protein poly-anions in collision with slow highly charged ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion-induced molecular growth in clusters of small hydrocarbon chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. Milosavljevic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Giovanna d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. A. Huber</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kostiantyn Kulyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (30), pp.19691-19698. </w:t>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19665-19672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp02075a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP02090B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607954v1</w:t>
+                <w:t xml:space="preserve">hal-04416217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-induced molecular growth in clusters of small hydrocarbon chains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple electron capture from isolated protein poly-anions in collision with slow highly charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna d'Angelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+                <w:t xml:space="preserve">A. R. Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostiantyn Kulyk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. A. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (30), pp.19665-19672. </w:t>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19691-19698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP02090B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp02075a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416217v1</w:t>
+                <w:t xml:space="preserve">hal-01607954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of doubly-charged highly reactive species from the long-chain amino acid GABA initiated by Ar9+ ionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,51 +4914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (30), pp.19609-19618. </w:t>
@@ -5258,1302 +5258,1302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Energy-Transfer Distributions in Ionizing Ion-Molecule Collisions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of the environment in the ion induced fragmentation of uracil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. g. Piekarski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Pal Markush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. a. Huber</w:t>
+                <w:t xml:space="preserve">Antonella Cartoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (7), pp.073201. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (25), pp.16721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.073201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP01940D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365426v1</w:t>
+                <w:t xml:space="preserve">hal-01343058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the environment in the ion induced fragmentation of uracil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Energy-Transfer Distributions in Ionizing Ion-Molecule Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pal Markush</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+                <w:t xml:space="preserve">D. g. Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Cartoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">B. a. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (25), pp.16721. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (7), pp.073201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP01940D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.073201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343058v1</w:t>
+                <w:t xml:space="preserve">hal-01365426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of H2 from internally heated polycyclic aromatic hydrocarbons: Excitation energy dependence</w:t>
+                <w:t xml:space="preserve">N-Acetylglycine Cation Tautomerization Enabled by the Peptide Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gatchell</w:t>
+                <w:t xml:space="preserve">Jaroslav Kocisek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H. Stockett</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Bernd A. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (14), pp.144305. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (37), pp.9581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4917021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215231v1</w:t>
+                <w:t xml:space="preserve">hal-01215217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Growth Inside of Polycyclic Aromatic Hydrocarbon Clusters Induced by Ion Collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">Non-statistical fragmentation of large molecules in collisions with atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M H Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E K Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-y Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXIX International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2015), July 22-28 2015, Toledo Spain, 635, pp.012036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215220v1</w:t>
+                <w:t xml:space="preserve">hal-01240342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual hydroxyl migration in the fragmentation of β-alanine dication in the gas phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando Martín</w:t>
+                <w:t xml:space="preserve">Isomer effects in fragmentation of Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Ruette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Giacomozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP01628B⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.58-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215199v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site- and state-selected photofragmentation of 2Br-pyrimidine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Tosic</w:t>
+                <w:t xml:space="preserve">Unusual hydroxyl migration in the fragmentation of β-alanine dication in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (37), pp.24063. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP02601F⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (26), pp.16767-16778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP01628B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215212v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Acetylglycine Cation Tautomerization Enabled by the Peptide Bond</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
+                <w:t xml:space="preserve">Site- and state-selected photofragmentation of 2Br-pyrimidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Kettunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cartoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06009⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (37), pp.24063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP02601F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215217v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-statistical fragmentation of large molecules in collisions with atoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J-y Chesnel</w:t>
+                <w:t xml:space="preserve">Molecular Growth Inside of Polycyclic Aromatic Hydrocarbon Clusters Induced by Ion Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (9), pp.1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240342v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomer effects in fragmentation of Polycyclic Aromatic Hydrocarbons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of H2 from internally heated polycyclic aromatic hydrocarbons: Excitation energy dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Giacomozzi</w:t>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Chen</w:t>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 392, pp.58-62. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (14), pp.144305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4917021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233614v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure of hydrogenation in protecting polycyclic aromatic hydrocarbons from fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Stockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Ruette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giacomozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6598,1058 +6598,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
+                <w:t xml:space="preserve">Formation dynamics of fullerene dimers C-118(+), C-119(+), and C-120(+)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vizcaino</w:t>
+                <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Poully</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (6), pp.062708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084103v1</w:t>
+                <w:t xml:space="preserve">hal-01215244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt and delayed fragmentation of bromouracil cations ionized by multiply charged ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Nonstatistical fragmentation of large molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bērziņš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50073-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (3), pp.032701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.032701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997395v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Méry</w:t>
+                <w:t xml:space="preserve">Non-statistical fragmentation of PAHs and fullerenes in collisions with atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68 (6), pp.149. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365-366, pp.260-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40819-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215239v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A collision process responsible for widespread formation of H anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Juhász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béla Sulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor T S Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013) 24–30 July 2013, Lanzhou, China, 488 (10), pp.102024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation dynamics of fullerene dimers C-118(+), C-119(+), and C-120(+)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gatchell</w:t>
+                <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062708⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (6), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40819-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215244v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstatistical fragmentation of large molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Adoui</w:t>
+                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Alexander</w:t>
+                <w:t xml:space="preserve">J.C. Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Bērziņš</w:t>
+                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (3), pp.032701. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365, pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.032701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215250v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-statistical fragmentation of PAHs and fullerenes in collisions with atoms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
+                <w:t xml:space="preserve">Prompt and delayed fragmentation of bromouracil cations ionized by multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kulyk</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.12.013⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50073-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01170843v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute fragmentation cross sections in atom-molecule collisions: Scaling laws for non-statistical fragmentation of polycyclic aromatic hydrocarbon molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Stockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7700,103 +7700,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of anthracene C14H10, acridine C13H9N and phenazine C12H8N2 ions in collisions with atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Stockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Bērziņš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (40), pp.21980. </w:t>
@@ -7994,77 +7994,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Stockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (2), pp.022713. </w:t>
@@ -8096,338 +8096,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4812790⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T156 (3), pp.014062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084675v1</w:t>
+                <w:t xml:space="preserve">hal-01084488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, T156 (3), pp.014062. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (3), pp.034309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4812790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084488v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Glycine Dications in the Gas Phase: Ultrafast Intramolecular Hydrogen Migration versus Coulomb Repulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8504,103 +8504,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations of Dumbbell C_{118} and C_{119} inside Clusters of C_{60} Molecules by Collision with α Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (18), pp.185501. </w:t>
@@ -8632,362 +8632,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Maisonny</w:t>
+                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (30), pp.9321-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084686v1</w:t>
+                <w:t xml:space="preserve">hal-01084683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Lattouf</w:t>
+                <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ławicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I.S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (30), pp.9321-32. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279, pp.140-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084683v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion interaction with biomolecular systems and the effect of the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9058,243 +9058,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-isomer fragmentation pathways: Case study for pyrene and fluoranthene molecules and clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rosén</w:t>
+                <w:t xml:space="preserve">H. T. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 135 (6), pp.064302. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (4), pp.043201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3622589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.043201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084755v1</w:t>
+                <w:t xml:space="preserve">hal-01170849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple ionization and fragmentation of isolated pyrene and coronene molecules in collision with ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ławicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (2), pp.022704. </w:t>
@@ -9326,204 +9326,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-isomer fragmentation pathways: Case study for pyrene and fluoranthene molecules and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. T. Schmidt</w:t>
+                <w:t xml:space="preserve">S. Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (4), pp.043201. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (6), pp.064302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.043201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3622589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170849v1</w:t>
+                <w:t xml:space="preserve">hal-01084755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple ionization and fragmentation of isolated pyrene and coronene molecules in collision with ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9729,51 +9729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Induced Fragmentation of Amino Acids: Effect of the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9862,77 +9862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions Colliding with Cold Polycyclic Aromatic Hydrocarbon Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9987,103 +9987,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions Colliding with Cold Polycyclic Aromatic Hydrocarbon Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. I. S. Holm</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (21), pp.213401. </w:t>
@@ -10127,447 +10127,447 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hydrogen loss from protonated nucleobases after electronic excitation or collisional electron capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Wyer</w:t>
+                <w:t xml:space="preserve">J.A. Wyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Cederquist</w:t>
+                <w:t xml:space="preserve">H. Cederquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Haag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernd Huber</w:t>
+                <w:t xml:space="preserve">N. Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preben Hvelplund</w:t>
+                <w:t xml:space="preserve">P. Hvelplund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 15 (5), pp.681. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 15, pp.681-688</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215277v1</w:t>
+                <w:t xml:space="preserve">hal-00440828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing incidence fast atom diffraction: An innovative approach to surface structure analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the hydrogen loss from protonated nucleobases after electronic excitation or collisional electron capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Khemliche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">Henrik Cederquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roncin</w:t>
+                <w:t xml:space="preserve">Nicole Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor H. Etgens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preben Hvelplund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3246162⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (5), pp.681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/ejms.1039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215269v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hydrogen loss from protonated nucleobases after electronic excitation or collisional electron capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grazing incidence fast atom diffraction: An innovative approach to surface structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Wyer</w:t>
+                <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Cederquist</w:t>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Haag</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabio Finocchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (15), pp.151901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3246162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440828v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharging dynamics of insulator surfaces irradiated by highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bundaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10629,307 +10629,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface analysis with grazing incidence fast atom diffraction (GIFAD)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARIBE: A LOW ENERGY ION BEAM FACILITY IN CAEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Khemliche</w:t>
+                <w:t xml:space="preserve">Virgile Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nenad Bundaleski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anouchah Momeni</w:t>
+                <w:t xml:space="preserve">Omar Kamalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Lawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 133, pp.012013</w:t>
+              <w:t xml:space="preserve">Publ. Astron. Obs. Belgrade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84, pp.83-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00358934v1</w:t>
+                <w:t xml:space="preserve">cea-00325966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARIBE: A LOW ENERGY ION BEAM FACILITY IN CAEN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface analysis with grazing incidence fast atom diffraction (GIFAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nenad Bundaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Bernigaud</w:t>
+                <w:t xml:space="preserve">Pierre Soulisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Kamalou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Maisonny</w:t>
+                <w:t xml:space="preserve">Anouchah Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publ. Astron. Obs. Belgrade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 84, pp.83-86</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 133, pp.012013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00325966v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00358934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence from low-energy impact of H-n(+) and D-n(+) ions (n=1,2,3) on a Tore Supra carbon tile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ławicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11027,51 +11027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisions of ions with insulator surfaces: charging and discharging dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bundaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11133,347 +11133,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00358933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum scattering of fast atoms and molecules on surfaces</w:t>
+                <w:t xml:space="preserve">Auger rates on NaCl(001), effect of the final state and modeling via an effective length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 98, pp.016104</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, B258, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165815v1</w:t>
+                <w:t xml:space="preserve">hal-00165816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Scattering of Fast Atoms and Molecules on Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (1), pp.016104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.016104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger rates on NaCl(001), effect of the final state and modeling via an effective length</w:t>
+                <w:t xml:space="preserve">Quantum scattering of fast atoms and molecules on surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, B258, pp.13</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.016104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165816v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralization mechanisms on ionic insulators: resonant transfer, Auger transition, what else?</w:t>
               </w:r>
@@ -11485,64 +11485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gugiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 230, pp.361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11593,64 +11593,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gugiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 230, pp.361-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12079,103 +12079,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond formation in C + 59 – C 60 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Photonic, Electronic and Atomic Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lanzhou, China. pp.012028, </w:t>
@@ -12226,51 +12226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion interactions with pure and mixed water clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12475,295 +12475,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of nucleobase clusters with multiply charged ions: Insight into base pairing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Méry</w:t>
+                <w:t xml:space="preserve">Ionization and fragmentation of cold clusters of PAH molecules: collisions with keV ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xxvii International Conference on Photonic, Electronic and Atomic Collisions (2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102050⟩</w:t>
+              <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Belfast, United Kingdom. pp.102060, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084873v1</w:t>
+                <w:t xml:space="preserve">hal-01084771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization and fragmentation of cold clusters of PAH molecules: collisions with keV ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Rosén</w:t>
+                <w:t xml:space="preserve">Interaction of nucleobase clusters with multiply charged ions: Insight into base pairing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Belfast, United Kingdom. pp.102060, </w:t>
+              <w:t xml:space="preserve">Xxvii International Conference on Photonic, Electronic and Atomic Collisions (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfast, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084771v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of multiply charged ions with isolated polycyclic aromatic hydrocarbon molecules</w:t>
               </w:r>
@@ -12896,51 +12896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharging dynamics of insulator surfaces irradiated by highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bundaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13056,64 +13056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kamalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Summer School and International Symposium on Physics of Ionized Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Novi Sad, Serbia. pp.83</w:t>
@@ -13142,51 +13142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of isolated and nanosolvated biomolecular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13423,90 +13423,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface analysis with grazing incidence fast atom diffraction (GIFAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nenad Bundaleski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Soulisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchah Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24TH SUMMER SCHOOL AND INTERNATIONAL SYMPOSIUM ON THE PHYSICS OF IONIZED GASES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Novi Sad, Serbia. pp.012013, </w:t>
@@ -13557,64 +13557,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auger rates on NaCl(001), effect of the final state and modeling via an effective length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Workshop on Inelastic Ion-Surface Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Hernstein, Austria. pp.13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13699,64 +13699,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gugiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rabahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès général de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13807,64 +13807,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gugiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Atomic Collisions in Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Genova, Italy. pp.361, </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13936,64 +13936,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rabahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès général de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14012,312 +14012,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic and inelastic processes in atom and ion collision with an insulator surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Ion scattering off ionic insulators: a third general mechanism for neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gugiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI-2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">ECAMP 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019811v1</w:t>
+                <w:t xml:space="preserve">hal-00019809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion scattering off ionic insulators: a third general mechanism for neutralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic and inelastic processes in atom and ion collision with an insulator surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gugiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAMP 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">HCI-2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019809v1</w:t>
+                <w:t xml:space="preserve">hal-00019811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralization mechanisms on ionic insulators: resonant transfer, Auger transition, what else?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gugiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICACS 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Gènes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14400,51 +14400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14570,51 +14570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Century Nanoscience–A Handbook: Exotic Nanostructures and Quantum Systems (Volume Five)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14926,51 +14926,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="760C353B"/>
+    <w:nsid w:val="EB25E2F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15157,51 +15157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7217-2707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111008336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8711-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlib Lyshchuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Nag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ada205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Srivastav" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vybin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Izotov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Skalyga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naemi Florin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zettergren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01147c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aguilar-Galindo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Thi Thao Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Singh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05430F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicolafrancesco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad1d36" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roncin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Licht" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202218770" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Avaldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bolognesi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Casavola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Morini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135574" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Ganguly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gisselbrecht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eng-Johnsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimu Feifel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145510" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nihamkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirit Anaby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/acf81f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feifel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04426a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Kopyra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04097A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00155-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartweg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00124-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Erdmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F Aguirre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiarinelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04890A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz G Piekarski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9080" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Bozek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea C Castrovilli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02031E" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69947-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618855v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Med" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Sr&#353;e&#328;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Slav&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Indrajith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00278" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17653-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06230K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lahl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Peschel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Wikmark" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rudawski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59649-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00289" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295931v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Mika" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075439" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01179F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea Carmen Castrovilli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03473G" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90147-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344801v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.079" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02075a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna d'Angelo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kulyk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02090B" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00903H" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344838v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrovilli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markush" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolognesi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02233F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/10/092025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;g. Piekarski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Huber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073201" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Markush" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cartoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01940D" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00405" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01628B" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kettunen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartoni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tosic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02601F" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215217v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240342v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Stockett" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E K Anderson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Chesnel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012036" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233614v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Ruette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giacomozzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.09.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997395v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50073-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215244v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062708" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215250v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alexander" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B&#275;rzi&#326;&#353;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.032701" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881603" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215195v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03293D" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215234v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Stockett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.032701" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros&#233;n" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3622589" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215266v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.022704" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566307v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557304v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086348v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.213401" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215277v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Cederquist" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Haag" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Hvelplund" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1039" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215269v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemliche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roncin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finocchi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246162" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440828v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Wyer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cederquist" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haag" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hvelplund" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440461v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bundaleski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khemliche" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Bundaleski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulisse" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215279v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kowalski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ottinger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.06.027" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPLFC3FT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358933v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165815v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Borisov" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215288v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Borisov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.016104" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165816v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165810v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gugiu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019802v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raj Singh" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heber" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897245v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toivanen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feierstein" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemagnen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053282" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daskalova" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kasperski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/514/1/012034" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215257v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poully" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/438/1/012007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215262v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802280" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084871v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#321;awicki" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lattouf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102049" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215274v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012091" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215284v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernigaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kamalou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lawicki" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manil" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058984" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215281v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bundaleski" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khemliche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maunoury" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012016" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215282v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012013" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215286v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.12.175" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8Z69V6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019807v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabahi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215290v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.12.067" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JDG9CNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019812v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019811v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019809v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019805v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382304v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106727v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04383046v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7217-2707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111008336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8711-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlib Lyshchuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Nag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ada205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Srivastav" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vybin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Izotov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Skalyga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naemi Florin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zettergren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01147c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aguilar-Galindo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Thi Thao Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Singh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05430F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicolafrancesco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad1d36" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roncin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Avaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bolognesi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Casavola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Morini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135574" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Ganguly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gisselbrecht" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eng-Johnsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimu Feifel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Licht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202218770" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nihamkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirit Anaby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/acf81f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feifel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04426a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Kopyra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04097A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartweg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00124-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00155-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Erdmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F Aguirre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiarinelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04890A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz G Piekarski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9080" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Bozek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea C Castrovilli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02031E" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17653-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527292v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06230K" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Med" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Sr&#353;e&#328;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Slav&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Indrajith" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00278" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69947-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lahl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Peschel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Wikmark" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rudawski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59649-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00289" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295931v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Mika" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075439" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01179F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea Carmen Castrovilli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03473G" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90147-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344801v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.079" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416217v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna d'Angelo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kulyk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02090B" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02075a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00903H" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344838v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrovilli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markush" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolognesi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02233F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/10/092025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343058v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Markush" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cartoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01940D" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365426v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;g. Piekarski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Huber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Stockett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E K Anderson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Chesnel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Ruette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giacomozzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.09.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215199v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01628B" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kettunen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartoni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tosic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02601F" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215220v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00405" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215231v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215244v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062708" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215250v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alexander" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B&#275;rzi&#326;&#353;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.032701" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997395v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50073-y" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881603" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215195v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03293D" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215234v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Stockett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.032701" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215266v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.022704" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084755v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros&#233;n" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3622589" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566307v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557304v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086348v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.213401" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440828v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Wyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cederquist" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haag" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hvelplund" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215277v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Cederquist" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Haag" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Hvelplund" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1039" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215269v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemliche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roncin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finocchi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246162" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440461v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bundaleski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358934v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khemliche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Bundaleski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulisse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215279v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kowalski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ottinger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.06.027" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPLFC3FT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358933v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165816v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215288v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Borisov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.016104" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165815v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Borisov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165810v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gugiu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019802v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raj Singh" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heber" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897245v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toivanen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feierstein" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemagnen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053282" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daskalova" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kasperski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/514/1/012034" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215257v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poully" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/438/1/012007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215262v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802280" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084871v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#321;awicki" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lattouf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102049" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215274v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012091" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215284v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernigaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kamalou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lawicki" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manil" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058984" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215281v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bundaleski" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khemliche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maunoury" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012016" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215282v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012013" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215286v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.12.175" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8Z69V6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019807v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabahi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215290v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.12.067" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JDG9CNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019812v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019809v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019811v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019805v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382304v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106727v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04383046v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>