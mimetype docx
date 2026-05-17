--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -506,1086 +506,1086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A very low energy ion beam extraction system design of the GTS ECR ion source at GANIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast ion diffraction of protons on NaCl, the discovery of GIFAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.S. Vybin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169109⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Conférence IISC-24, Charleston SC, USA Sept. 2023, 554, pp.165457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2024.165457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411634v1</w:t>
+                <w:t xml:space="preserve">hal-04655508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond breaking and making in mixed clusters of fullerene and coronene molecules induced by keV-ion impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inner-shell photoelectron spectroscopy unveils the interplay between hydrogen bonds and π − π stacking in clusters of biomolecules in the gas phase: hypoxanthine clusters as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Barreiro-Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naemi Florin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aleksandar Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp01147c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.025101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad1d36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706670v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected and delayed fragmentation dynamics of the organometallic ferrocene induced by ion-collision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A very low energy ion beam extraction system design of the GTS ECR ion source at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Vybin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.V. Izotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Aguilar-Galindo</w:t>
+                <w:t xml:space="preserve">V.A. Skalyga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vy Thi Thao Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernd Huber</w:t>
+                <w:t xml:space="preserve">L. Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP05430F⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1061, pp.169109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2024.169109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445499v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner-shell photoelectron spectroscopy unveils the interplay between hydrogen bonds and π − π stacking in clusters of biomolecules in the gas phase: hypoxanthine clusters as a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bond breaking and making in mixed clusters of fullerene and coronene molecules induced by keV-ion impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naemi Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darío Barreiro-Lage</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henning Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad1d36⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (30), pp.20340 - 20347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp01147c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393948v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast ion diffraction of protons on NaCl, the discovery of GIFAD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">Unexpected and delayed fragmentation dynamics of the organometallic ferrocene induced by ion-collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Aguilar-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vy Thi Thao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roncin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Conférence IISC-24, Charleston SC, USA Sept. 2023, 554, pp.165457. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (9), pp.7638-7646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2024.165457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3CP05430F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04655508v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the valence photoelectron spectrum of uracil and mixed water-uracil clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peptide Bond Formation in the Protonated Serine Dimer Following Vacuum UV Photon‐Induced Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
+                <w:t xml:space="preserve">Ori Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Barreiro-Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annarita Casavola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filippo Morini</w:t>
+                <w:t xml:space="preserve">Aleksandar Milosavljević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0135574⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202218770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037606v1</w:t>
+                <w:t xml:space="preserve">hal-04311924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant inner-shell photofragmentation of adamantane (C10H16)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the valence photoelectron spectrum of uracil and mixed water-uracil clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smita Ganguly</w:t>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gisselbrecht</w:t>
+                <w:t xml:space="preserve">Annarita Casavola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Eng-Johnsson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+                <w:t xml:space="preserve">Filippo Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28145510⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (11), pp.114301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0135574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165873v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide Bond Formation in the Protonated Serine Dimer Following Vacuum UV Photon‐Induced Excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonant inner-shell photofragmentation of adamantane (C10H16)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smita Ganguly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ori Licht</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">Mathieu Gisselbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Per Eng-Johnsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandar Milosavljević</w:t>
+                <w:t xml:space="preserve">Raimu Feifel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (15), </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (14), pp.5510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202218770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28145510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311924v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum UV studies of protonated serine clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ori Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nihamkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1593,51 +1593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirit Anaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56 (20), pp.205101. </w:t>
@@ -1675,77 +1675,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coincidence study of core-ionized adamantane: site-sensitivity within a carbon cage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smita Ganguly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gisselbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Eng-Johnsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimund Feifel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1809,64 +1809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the diversity of ion-induced fragmentation pathways by N -methylation of amino acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Barreiro-Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Kočišek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,1233 +2201,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cluster source for photoelectron spectroscopy in VUV and X-ray ranges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
+                <w:t xml:space="preserve">Water–biomolecule clusters studied by photoemission spectroscopy and multilevel atomistic simulations: hydration or solvation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Hartweg</w:t>
+                <w:t xml:space="preserve">John D Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Gil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ramillon</w:t>
+                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00124-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (28), pp.15049-15058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP02031E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792758v1</w:t>
+                <w:t xml:space="preserve">hal-03345306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap on dynamics of molecules and clusters in the gas phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schlathölter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 75 (5), pp.152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00155-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach to study molecular fragmentation and energy redistribution after an ionizing event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cluster source for photoelectron spectroscopy in VUV and X-ray ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hartweg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Erdmann</w:t>
+                <w:t xml:space="preserve">Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néstor F Aguirre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">Jean-Marc Ramillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP04890A⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (4), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00124-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166477v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of charge migration in betaine by impact of fast atomic ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">A general approach to study molecular fragmentation and energy redistribution after an ionizing event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor F Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús González-Vázquez</w:t>
+                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz G Piekarski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janina Kopyra</w:t>
+                <w:t xml:space="preserve">Jacopo Chiarinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (40), </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.1859-1867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg9080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP04890A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363681v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water–biomolecule clusters studied by photoemission spectroscopy and multilevel atomistic simulations: hydration or solvation?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+                <w:t xml:space="preserve">Timing of charge migration in betaine by impact of fast atomic ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D Bozek</w:t>
+                <w:t xml:space="preserve">Jesús González-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
+                <w:t xml:space="preserve">Dariusz G Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Kopyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (28), pp.15049-15058. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (40), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP02031E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg9080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345306v1</w:t>
+                <w:t xml:space="preserve">hal-03363681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypeptide formation in clusters of β-alanine amino acids by single ion impact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrationally Mediated Stabilization of Electrons in Nonpolar Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+                <w:t xml:space="preserve">Jakub Med</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Capron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">Štěpán Sršeň</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
+                <w:t xml:space="preserve">Petr Slavíček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Indrajith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17653-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.2482-2489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959927v1</w:t>
+                <w:t xml:space="preserve">hal-02618855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of hydantoin with solar wind minority ions: O6+ and He2+</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Moretto-Capelle</w:t>
+                <w:t xml:space="preserve">Unravelling molecular interactions in uracil clusters by XPS measurements assisted by ab initio and tight-binding simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Bozek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (10), pp.5785-5796. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.13081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP06230K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69947-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527292v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrationally Mediated Stabilization of Electrons in Nonpolar Matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polypeptide formation in clusters of β-alanine amino acids by single ion impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Med</w:t>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Štěpán Sršeň</w:t>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Slavíček</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Indrajith</w:t>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00278⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17653-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618855v1</w:t>
+                <w:t xml:space="preserve">hal-02959927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling molecular interactions in uracil clusters by XPS measurements assisted by ab initio and tight-binding simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
+                <w:t xml:space="preserve">Interaction of hydantoin with solar wind minority ions: O6+ and He2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moretto-Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.13081. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.5785-5796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69947-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CP06230K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989768v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation dynamics of the diamondoid adamantane upon photoionization by XUV femtosecond pulses</w:t>
               </w:r>
@@ -3541,3019 +3541,3019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrostatic in-line charge-state purification system for multicharged ions in the kiloelectronvolt energy range</w:t>
+                <w:t xml:space="preserve">Interaction of multiply charged ions with large free silver nanoparticles: Multielectron capture, fragmentation, and sputtering phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Schury</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5093407⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (7), pp.075439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.075439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269117v1</w:t>
+                <w:t xml:space="preserve">hal-02295931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of Iron Pentacarbonyl Induced by Singly and Multiply Charged Ions and Implications for Focused Ion Beam-Induced Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">An electrostatic in-line charge-state purification system for multicharged ions in the kiloelectronvolt energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00289⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (8), pp.083306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5093407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150674v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of multiply charged ions with large free silver nanoparticles: Multielectron capture, fragmentation, and sputtering phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+                <w:t xml:space="preserve">Decomposition of Iron Pentacarbonyl Induced by Singly and Multiply Charged Ions and Implications for Focused Ion Beam-Induced Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (7), pp.075439. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (16), pp.10639-10645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.075439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295931v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion collision-induced chemistry in pure and mixed loosely bound clusters of coronene and C 60 molecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shock-driven formation of covalently bound carbon nanoparticles from ion collisions with clusters of C60 fullerenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Delaunay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Henning Zettergren</w:t>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP01179F⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.766-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.12.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344819v1</w:t>
+                <w:t xml:space="preserve">hal-02344801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion collision-induced chemistry in pure and mixed loosely bound clusters of coronene and C 60 molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernd Huber</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (22), pp.15052-15060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP01179F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5023182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02336224v1</w:t>
+                <w:t xml:space="preserve">hal-02344819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the dissociative ionization of glycine by PEPICO experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+                <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mattea Carmen Castrovilli</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (4), pp.043104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5023182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP03473G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344814v1</w:t>
+                <w:t xml:space="preserve">hal-02336224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-collision induced molecular growth in polycyclic aromatic hydrocarbon clusters: comparison of C16H10 structural isomers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+                <w:t xml:space="preserve">Insights into the dissociative ionization of glycine by PEPICO experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Chiarinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattea Carmen Castrovilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90147-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (35), pp.22841-22848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP03473G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344790v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-driven formation of covalently bound carbon nanoparticles from ion collisions with clusters of C60 fullerenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion-collision induced molecular growth in polycyclic aromatic hydrocarbon clusters: comparison of C16H10 structural isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 129, pp.766-774. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.12.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90147-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344801v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-induced molecular growth in clusters of small hydrocarbon chains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulations of purification and final charge state analysis of the slow ion beam for the FISIC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna d'Angelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostiantyn Kulyk</w:t>
+                <w:t xml:space="preserve">A. Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP02090B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 875, pp.092025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/875/10/092025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416217v1</w:t>
+                <w:t xml:space="preserve">hal-03943040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple electron capture from isolated protein poly-anions in collision with slow highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Milosavljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (30), pp.19691-19698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7cp02075a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of doubly-charged highly reactive species from the long-chain amino acid GABA initiated by Ar9+ ionization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Ion-induced molecular growth in clusters of small hydrocarbon chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostiantyn Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (30), pp.19609-19618. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP00903H⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19665-19672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP02090B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416272v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of pure and hydrated clusters of 5Br-uracil by low energy carbon ions: observation of hydrated fragments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">Production of doubly-charged highly reactive species from the long-chain amino acid GABA initiated by Ar9+ ionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (30), pp.19807-19814. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP02233F⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19609-19618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP00903H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344838v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of purification and final charge state analysis of the slow ion beam for the FISIC project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation of pure and hydrated clusters of 5Br-uracil by low energy carbon ions: observation of hydrated fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castrovilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kumar</w:t>
+                <w:t xml:space="preserve">P. Markush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Méry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Adoui</w:t>
+                <w:t xml:space="preserve">P. Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Y. Chesnel</w:t>
+                <w:t xml:space="preserve">P. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lévy</w:t>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 875, pp.092025. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19807-19814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/875/10/092025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP02233F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943040v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the environment in the ion induced fragmentation of uracil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Energy-Transfer Distributions in Ionizing Ion-Molecule Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pal Markush</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+                <w:t xml:space="preserve">D. g. Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Cartoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">B. a. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (25), pp.16721. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (7), pp.073201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP01940D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.073201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343058v1</w:t>
+                <w:t xml:space="preserve">hal-01365426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Energy-Transfer Distributions in Ionizing Ion-Molecule Collisions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of the environment in the ion induced fragmentation of uracil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. g. Piekarski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Pal Markush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. a. Huber</w:t>
+                <w:t xml:space="preserve">Antonella Cartoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (7), pp.073201. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (25), pp.16721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.073201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP01940D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365426v1</w:t>
+                <w:t xml:space="preserve">hal-01343058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Acetylglycine Cation Tautomerization Enabled by the Peptide Bond</w:t>
+                <w:t xml:space="preserve">Formation of H2 from internally heated polycyclic aromatic hydrocarbons: Excitation energy dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Kocisek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Delaunay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (37), pp.9581. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (14), pp.144305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4917021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215217v1</w:t>
+                <w:t xml:space="preserve">hal-01215231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-statistical fragmentation of large molecules in collisions with atoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J-y Chesnel</w:t>
+                <w:t xml:space="preserve">Molecular Growth Inside of Polycyclic Aromatic Hydrocarbon Clusters Induced by Ion Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (9), pp.1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240342v1</w:t>
+                <w:t xml:space="preserve">hal-01215220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomer effects in fragmentation of Polycyclic Aromatic Hydrocarbons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tao Chen</w:t>
+                <w:t xml:space="preserve">Unusual hydroxyl migration in the fragmentation of β-alanine dication in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (26), pp.16767-16778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP01628B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233614v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual hydroxyl migration in the fragmentation of β-alanine dication in the gas phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando Martín</w:t>
+                <w:t xml:space="preserve">Site- and state-selected photofragmentation of 2Br-pyrimidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Kettunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cartoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (26), pp.16767-16778. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP01628B⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (37), pp.24063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP02601F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215199v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site- and state-selected photofragmentation of 2Br-pyrimidine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Tosic</w:t>
+                <w:t xml:space="preserve">N-Acetylglycine Cation Tautomerization Enabled by the Peptide Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Kocisek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd A. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP02601F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (37), pp.9581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215212v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Growth Inside of Polycyclic Aromatic Hydrocarbon Clusters Induced by Ion Collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">Non-statistical fragmentation of large molecules in collisions with atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M H Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E K Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-y Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXIX International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2015), July 22-28 2015, Toledo Spain, 635, pp.012036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215220v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of H2 from internally heated polycyclic aromatic hydrocarbons: Excitation energy dependence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isomer effects in fragmentation of Polycyclic Aromatic Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de Ruette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gatchell</w:t>
+                <w:t xml:space="preserve">Linda Giacomozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H. Stockett</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Tao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (14), pp.144305. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.58-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4917021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215231v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure of hydrogenation in protecting polycyclic aromatic hydrocarbons from fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Stockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Ruette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giacomozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6598,631 +6598,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation dynamics of fullerene dimers C-118(+), C-119(+), and C-120(+)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Zettergren</w:t>
+                <w:t xml:space="preserve">Ions colliding with mixed clusters of C60 and coronene: Fragmentation and bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (6), pp.062708. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062708⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.022713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.022713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215244v1</w:t>
+                <w:t xml:space="preserve">hal-01170833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstatistical fragmentation of large molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Adoui</w:t>
+                <w:t xml:space="preserve">Multiple electron capture, excitation, and fragmentation in C6+−C60 collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Oller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Alexander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">U. Bērziņš</w:t>
+                <w:t xml:space="preserve">Mark H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Hervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89 (3), pp.032701. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.032701⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90 (3), pp.032701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.032701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215250v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-statistical fragmentation of PAHs and fullerenes in collisions with atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Gatchell</w:t>
+                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Stockett</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
+                <w:t xml:space="preserve">J.C. Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kulyk</w:t>
+                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 365-366, pp.260-265. </w:t>
+              <w:t xml:space="preserve">, 2014, 365, pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170843v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collision process responsible for widespread formation of H anions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prompt and delayed fragmentation of bromouracil cations ionized by multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Juhász</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béla Sulik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Rangama</w:t>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102024⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50073-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084494v1</w:t>
+                <w:t xml:space="preserve">hal-00997395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7231,961 +7231,961 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (6), pp.149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40819-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A collision process responsible for widespread formation of H anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Sulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vizcaino</w:t>
+                <w:t xml:space="preserve">Sándor T S Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Poully</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">Elie Lattouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Rangama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXVIII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2013) 24–30 July 2013, Lanzhou, China, 488 (10), pp.102024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/10/102024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01084103v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt and delayed fragmentation of bromouracil cations ionized by multiply charged ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Formation dynamics of fullerene dimers C-118(+), C-119(+), and C-120(+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50073-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (6), pp.062708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997395v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute fragmentation cross sections in atom-molecule collisions: Scaling laws for non-statistical fragmentation of polycyclic aromatic hydrocarbon molecules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Nonstatistical fragmentation of large molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Stockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bērziņš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4881603⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (3), pp.032701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.032701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215242v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of anthracene C14H10, acridine C13H9N and phenazine C12H8N2 ions in collisions with atoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Non-statistical fragmentation of PAHs and fullerenes in collisions with atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP03293D⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365-366, pp.260-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215195v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple electron capture, excitation, and fragmentation in C6+−C60 collisions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Gatchell</w:t>
+                <w:t xml:space="preserve">Absolute fragmentation cross sections in atom-molecule collisions: Scaling laws for non-statistical fragmentation of polycyclic aromatic hydrocarbon molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark H. Stockett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Hervieux</w:t>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (3), pp.032701. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (22), pp.224306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.032701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4881603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215234v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with mixed clusters of C60 and coronene: Fragmentation and bond formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Fragmentation of anthracene C14H10, acridine C13H9N and phenazine C12H8N2 ions in collisions with atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Bērziņš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (2), pp.022713. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (40), pp.21980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.022713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CP03293D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170833v1</w:t>
+                <w:t xml:space="preserve">hal-01215195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8249,90 +8249,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139 (3), pp.034309. </w:t>
@@ -8383,51 +8383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Glycine Dications in the Gas Phase: Ultrafast Intramolecular Hydrogen Migration versus Coulomb Repulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8504,103 +8504,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations of Dumbbell C_{118} and C_{119} inside Clusters of C_{60} Molecules by Collision with α Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (18), pp.185501. </w:t>
@@ -8632,388 +8632,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Lattouf</w:t>
+                <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ławicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I.S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279, pp.140-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084683v1</w:t>
+                <w:t xml:space="preserve">hal-01084686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Maisonny</w:t>
+                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 279, pp.140-43. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (30), pp.9321-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084686v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion interaction with biomolecular systems and the effect of the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9058,243 +9058,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-isomer fragmentation pathways: Case study for pyrene and fluoranthene molecules and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. T. Schmidt</w:t>
+                <w:t xml:space="preserve">S. Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (4), pp.043201. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (6), pp.064302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.043201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3622589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170849v1</w:t>
+                <w:t xml:space="preserve">hal-01084755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple ionization and fragmentation of isolated pyrene and coronene molecules in collision with ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ławicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (2), pp.022704. </w:t>
@@ -9326,204 +9326,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-isomer fragmentation pathways: Case study for pyrene and fluoranthene molecules and clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rosén</w:t>
+                <w:t xml:space="preserve">H. T. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 135 (6), pp.064302. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (4), pp.043201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3622589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.043201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084755v1</w:t>
+                <w:t xml:space="preserve">hal-01170849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple ionization and fragmentation of isolated pyrene and coronene molecules in collision with ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9729,51 +9729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-Induced Fragmentation of Amino Acids: Effect of the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9862,77 +9862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions Colliding with Cold Polycyclic Aromatic Hydrocarbon Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9987,103 +9987,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ions Colliding with Cold Polycyclic Aromatic Hydrocarbon Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. I. S. Holm</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. A. B. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (21), pp.213401. </w:t>
@@ -10160,51 +10160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cederquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hvelplund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10285,51 +10285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Cederquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preben Hvelplund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10674,51 +10674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kamalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10885,51 +10885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence from low-energy impact of H-n(+) and D-n(+) ions (n=1,2,3) on a Tore Supra carbon tile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ławicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11133,347 +11133,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00358933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger rates on NaCl(001), effect of the final state and modeling via an effective length</w:t>
+                <w:t xml:space="preserve">Quantum Scattering of Fast Atoms and Molecules on Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (1), pp.016104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.016104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165816v1</w:t>
+                <w:t xml:space="preserve">hal-01215288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Scattering of Fast Atoms and Molecules on Surfaces</w:t>
+                <w:t xml:space="preserve">Quantum scattering of fast atoms and molecules on surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. G. Borisov</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 98 (1), pp.016104. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 98, pp.016104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.016104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01215288v1</w:t>
+                <w:t xml:space="preserve">hal-00165815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum scattering of fast atoms and molecules on surfaces</w:t>
+                <w:t xml:space="preserve">Auger rates on NaCl(001), effect of the final state and modeling via an effective length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.G. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 98, pp.016104</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, B258, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165815v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralization mechanisms on ionic insulators: resonant transfer, Auger transition, what else?</w:t>
               </w:r>
@@ -12079,103 +12079,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond formation in C + 59 – C 60 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Photonic, Electronic and Atomic Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lanzhou, China. pp.012028, </w:t>
@@ -12226,51 +12226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion interactions with pure and mixed water clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12475,295 +12475,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization and fragmentation of cold clusters of PAH molecules: collisions with keV ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Rosén</w:t>
+                <w:t xml:space="preserve">Interaction of nucleobase clusters with multiply charged ions: Insight into base pairing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102060⟩</w:t>
+              <w:t xml:space="preserve">Xxvii International Conference on Photonic, Electronic and Atomic Collisions (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfast, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084771v1</w:t>
+                <w:t xml:space="preserve">hal-01084873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of nucleobase clusters with multiply charged ions: Insight into base pairing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Méry</w:t>
+                <w:t xml:space="preserve">Ionization and fragmentation of cold clusters of PAH molecules: collisions with keV ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xxvii International Conference on Photonic, Electronic and Atomic Collisions (2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Belfast, Ireland. </w:t>
+              <w:t xml:space="preserve">XXVII International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Belfast, United Kingdom. pp.102060, </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084873v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of multiply charged ions with isolated polycyclic aromatic hydrocarbon molecules</w:t>
               </w:r>
@@ -12935,51 +12935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14TH INTERNATIONAL CONFERENCE ON THE PHYSICS OF HIGHLY CHARGED IONS (HCI 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Tokyo, Japan. pp.012091, </w:t>
@@ -13011,554 +13011,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARIBE: A LOW ENERGY ION BEAM FACILITY IN CAEN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Maisonny</w:t>
+                <w:t xml:space="preserve">Surface analysis with grazing incidence fast atom diffraction (GIFAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nenad Bundaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Soulisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchah Momeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Summer School and International Symposium on Physics of Ionized Gases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24TH SUMMER SCHOOL AND INTERNATIONAL SYMPOSIUM ON THE PHYSICS OF IONIZED GASES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Novi Sad, Serbia. pp.012013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/133/1/012013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215284v1</w:t>
+                <w:t xml:space="preserve">hal-01215282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of isolated and nanosolvated biomolecular systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
+                <w:t xml:space="preserve">ARIBE: a low energy ion beam facility in Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kamalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Manil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Maunoury</w:t>
+                <w:t xml:space="preserve">A. Lawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADIATION DAMAGE IN BIOMOLECULAR SYSTEMS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th Summer School and International Symposium on Physics of Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Novi Sad, Serbia. pp.83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237521v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisions of ions with insulator surfaces: charging and discharging dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Maunoury</w:t>
+                <w:t xml:space="preserve">Fragmentation of isolated and nanosolvated biomolecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Manil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24TH SUMMER SCHOOL AND INTERNATIONAL SYMPOSIUM ON THE PHYSICS OF IONIZED GASES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/133/1/012016⟩</w:t>
+              <w:t xml:space="preserve">RADIATION DAMAGE IN BIOMOLECULAR SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Debrecen, Hungary. pp.21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3058984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215281v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface analysis with grazing incidence fast atom diffraction (GIFAD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collisions of ions with insulator surfaces: charging and discharging dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bundaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anouchah Momeni</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Cassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24TH SUMMER SCHOOL AND INTERNATIONAL SYMPOSIUM ON THE PHYSICS OF IONIZED GASES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2008, Novi Sad, Serbia. pp.012013, </w:t>
+              <w:t xml:space="preserve">, Aug 2008, Novi Sad, Serbia. pp.012016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/133/1/012013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/133/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215282v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auger rates on NaCl(001), effect of the final state and modeling via an effective length</w:t>
               </w:r>
@@ -14012,243 +14012,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion scattering off ionic insulators: a third general mechanism for neutralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic and inelastic processes in atom and ion collision with an insulator surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gugiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khemliche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAMP 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">HCI-2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019809v1</w:t>
+                <w:t xml:space="preserve">hal-00019811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic and inelastic processes in atom and ion collision with an insulator surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion scattering off ionic insulators: a third general mechanism for neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gugiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khemliche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roncin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Khemliche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI-2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">ECAMP 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019811v1</w:t>
+                <w:t xml:space="preserve">hal-00019809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralization mechanisms on ionic insulators: resonant transfer, Auger transition, what else?</w:t>
               </w:r>
@@ -14400,64 +14400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14544,77 +14544,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic Processing of Molecular and Metallic Nanoparticles by Ion Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Century Nanoscience–A Handbook: Exotic Nanostructures and Quantum Systems (Volume Five)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14926,51 +14926,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB25E2F4"/>
+    <w:nsid w:val="EEDBA711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15157,51 +15157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7217-2707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111008336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8711-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlib Lyshchuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Nag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ada205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Srivastav" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vybin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Izotov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Skalyga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naemi Florin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zettergren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01147c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aguilar-Galindo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Thi Thao Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Singh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05430F" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicolafrancesco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad1d36" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roncin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Avaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bolognesi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Casavola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Morini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135574" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Ganguly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gisselbrecht" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eng-Johnsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimu Feifel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311924v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Licht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202218770" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nihamkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirit Anaby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/acf81f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feifel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04426a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Kopyra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04097A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartweg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00124-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00155-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Erdmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F Aguirre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiarinelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04890A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz G Piekarski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9080" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345306v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Bozek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea C Castrovilli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02031E" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17653-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527292v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06230K" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618855v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Med" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Sr&#353;e&#328;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Slav&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Indrajith" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00278" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69947-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lahl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Peschel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Wikmark" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rudawski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59649-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00289" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295931v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Mika" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075439" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01179F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea Carmen Castrovilli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03473G" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90147-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344801v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.079" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416217v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna d'Angelo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kulyk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02090B" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02075a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00903H" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344838v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrovilli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markush" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolognesi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02233F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/10/092025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343058v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Markush" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cartoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01940D" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365426v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;g. Piekarski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Huber" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215217v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Stockett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E K Anderson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Chesnel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Ruette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giacomozzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.09.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215199v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01628B" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kettunen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartoni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tosic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02601F" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215220v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00405" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215231v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215244v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062708" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215250v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alexander" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B&#275;rzi&#326;&#353;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.032701" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997395v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50073-y" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215242v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881603" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215195v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03293D" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215234v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Stockett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.032701" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215266v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.022704" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084755v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros&#233;n" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3622589" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566307v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557304v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086348v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.213401" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440828v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Wyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cederquist" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haag" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hvelplund" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215277v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Cederquist" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Haag" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Hvelplund" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1039" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215269v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemliche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roncin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finocchi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246162" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440461v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bundaleski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358934v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khemliche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Bundaleski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulisse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215279v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kowalski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ottinger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.06.027" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPLFC3FT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358933v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165816v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215288v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Borisov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.016104" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165815v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Borisov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165810v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gugiu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019802v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raj Singh" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heber" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897245v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toivanen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feierstein" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemagnen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053282" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daskalova" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kasperski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/514/1/012034" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215257v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poully" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/438/1/012007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215262v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802280" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084871v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#321;awicki" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lattouf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102049" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215274v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012091" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215284v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernigaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kamalou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lawicki" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237521v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manil" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058984" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215281v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bundaleski" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khemliche" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maunoury" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012016" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215282v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012013" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215286v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.12.175" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8Z69V6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019807v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabahi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215290v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.12.067" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JDG9CNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019812v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019809v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019811v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019805v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382304v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106727v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04383046v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7217-2707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111008336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8711-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlib Lyshchuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Nag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ada205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411725v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Srivastav" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roncin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2024.165457" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicolafrancesco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad1d36" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411634v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vybin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Izotov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Skalyga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naemi Florin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zettergren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01147c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aguilar-Galindo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Thi Thao Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Singh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05430F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Licht" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202218770" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Avaldi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bolognesi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Casavola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Morini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135574" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Ganguly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gisselbrecht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eng-Johnsson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimu Feifel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145510" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nihamkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirit Anaby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/acf81f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864073v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Feifel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Hervieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp04426a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Kopyra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04097A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Rangama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2021.1990680" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Bozek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea C Castrovilli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02031E" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00155-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hartweg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00124-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Erdmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F Aguirre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiarinelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04890A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz G Piekarski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9080" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Med" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Sr&#353;e&#328;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Slav&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Indrajith" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00278" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989768v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69947-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959927v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17653-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06230K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lahl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Peschel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampus Wikmark" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rudawski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59649-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295931v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Mika" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075439" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00289" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.079" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01179F" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344814v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea Carmen Castrovilli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03473G" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344790v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90147-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/10/092025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02075a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416217v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna d'Angelo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kulyk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02090B" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416272v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00903H" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrovilli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markush" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolognesi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02233F" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365426v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;g. Piekarski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Huber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073201" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Markush" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cartoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01940D" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00405" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215199v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01628B" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kettunen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartoni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tosic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02601F" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215217v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240342v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Stockett" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E K Anderson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Chesnel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012036" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233614v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stockett" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Ruette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giacomozzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2015.09.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215234v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto da Silva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Oller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Stockett" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.032701" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50073-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084494v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Juh&#225;sz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la Sulik" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor T S Kov&#225;cs" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/10/102024" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215244v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062708" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215250v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alexander" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B&#275;rzi&#326;&#353;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.032701" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215242v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881603" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215195v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03293D" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros&#233;n" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3622589" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215266v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.022704" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566307v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Lawicki" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Capron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Maisonny" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585729v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084753v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Maisonny" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz &#321;awicki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000823" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VC0WPNPJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557304v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086348v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.213401" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440828v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Wyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cederquist" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haag" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hvelplund" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215277v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Cederquist" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Haag" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Hvelplund" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.1039" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215269v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khemliche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roncin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finocchi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3246162" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440461v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bundaleski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cassimi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00325966v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kamalou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358934v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Khemliche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Bundaleski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soulisse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchah Momeni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215279v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kowalski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ottinger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.06.027" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPLFC3FT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00358933v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215288v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Borisov" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.016104" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165815v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Borisov" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165816v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165810v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gugiu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019802v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raj Singh" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heber" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897245v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Toivanen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baru&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feierstein" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemagnen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5053282" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daskalova" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kasperski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/514/1/012034" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215257v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poully" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/438/1/012007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215262v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802280" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084771v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zettergren" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Seitz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ros&#233;n" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102060" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084871v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#321;awicki" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lattouf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102049" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215274v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012091" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215282v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012013" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215284v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernigaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kamalou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lawicki" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237521v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Manil" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3058984" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215281v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bundaleski" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khemliche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maunoury" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/133/1/012016" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215286v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.12.175" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8Z69V6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019807v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabahi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215290v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.12.067" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JDG9CNQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019812v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019811v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019809v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019805v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382304v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00106727v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04383046v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>